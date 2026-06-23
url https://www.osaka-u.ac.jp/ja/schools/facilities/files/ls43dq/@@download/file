--- v0 (2025-10-23)
+++ v1 (2026-06-23)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="325ED0CC" w14:textId="1006C64F" w:rsidR="007B4956" w:rsidRPr="00366EF8" w:rsidRDefault="00366EF8" w:rsidP="00B64ABD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366EF8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">申請年月日　</w:t>
       </w:r>
       <w:r w:rsidR="006F6895">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
@@ -76,66 +76,73 @@
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7CF0DB" w14:textId="5F34BB95" w:rsidR="00366EF8" w:rsidRDefault="00366EF8" w:rsidP="00D43678">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="050D2A16" w14:textId="77777777" w:rsidR="00A83493" w:rsidRPr="00366EF8" w:rsidRDefault="00A83493" w:rsidP="00D43678">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2630FE17" w14:textId="6802C335" w:rsidR="00366EF8" w:rsidRPr="00366EF8" w:rsidRDefault="009A5A84" w:rsidP="00B64ABD">
+    <w:p w14:paraId="2630FE17" w14:textId="7FABC414" w:rsidR="00366EF8" w:rsidRPr="00366EF8" w:rsidRDefault="008A03A6" w:rsidP="00B64ABD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>財務部資産管理課長</w:t>
+        <w:t>経理部</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A84">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>資産管理課長</w:t>
       </w:r>
       <w:r w:rsidR="00366EF8" w:rsidRPr="00366EF8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　殿</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52ADC675" w14:textId="77777777" w:rsidR="00A83493" w:rsidRDefault="00A83493" w:rsidP="00B64ABD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="1800" w:firstLine="3960"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40908E00" w14:textId="72CF3183" w:rsidR="00366EF8" w:rsidRPr="00CD2BA0" w:rsidRDefault="00366EF8" w:rsidP="00B64ABD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="1800" w:firstLine="3960"/>
@@ -1082,68 +1089,75 @@
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CC3812" w14:textId="216ECA18" w:rsidR="00AF005B" w:rsidRDefault="00AF005B" w:rsidP="00AF005B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8FD28C" w14:textId="198E68D3" w:rsidR="00AF005B" w:rsidRPr="00366EF8" w:rsidRDefault="00AF005B" w:rsidP="00AF005B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8D0DB1" w14:textId="02E4F523" w:rsidR="00AF005B" w:rsidRPr="00366EF8" w:rsidRDefault="00AF005B" w:rsidP="00AF005B">
+    <w:p w14:paraId="1B8D0DB1" w14:textId="699F5B69" w:rsidR="00AF005B" w:rsidRPr="00366EF8" w:rsidRDefault="008A03A6" w:rsidP="00AF005B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>財務部資産管理課長</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00366EF8">
+        <w:t>経理部</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF005B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>資産管理課長</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF005B" w:rsidRPr="00366EF8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　殿</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D53080F" w14:textId="002072D0" w:rsidR="00AF005B" w:rsidRDefault="00760678" w:rsidP="00AF005B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="1800" w:firstLine="3960"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -2488,131 +2502,131 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAF254D" w14:textId="2E0932B9" w:rsidR="00AF005B" w:rsidRPr="00AF005B" w:rsidRDefault="00AF005B" w:rsidP="009A5A84">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF005B" w:rsidRPr="00AF005B" w:rsidSect="00FC0F43">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="378"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="244F95D3" w14:textId="77777777" w:rsidR="00207C8C" w:rsidRDefault="00207C8C" w:rsidP="001A4CB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7E4759F9" w14:textId="77777777" w:rsidR="00207C8C" w:rsidRDefault="00207C8C" w:rsidP="001A4CB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="50A753D7" w14:textId="77777777" w:rsidR="00207C8C" w:rsidRDefault="00207C8C" w:rsidP="001A4CB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7641509D" w14:textId="77777777" w:rsidR="00207C8C" w:rsidRDefault="00207C8C" w:rsidP="001A4CB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="189"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -2639,76 +2653,78 @@
     <w:rsid w:val="000C18A2"/>
     <w:rsid w:val="00102C36"/>
     <w:rsid w:val="001116F9"/>
     <w:rsid w:val="00133417"/>
     <w:rsid w:val="001520C2"/>
     <w:rsid w:val="00170331"/>
     <w:rsid w:val="001715F2"/>
     <w:rsid w:val="00191597"/>
     <w:rsid w:val="001A4CB4"/>
     <w:rsid w:val="001C50F7"/>
     <w:rsid w:val="00207C8C"/>
     <w:rsid w:val="0023086C"/>
     <w:rsid w:val="0023764E"/>
     <w:rsid w:val="002A2C4F"/>
     <w:rsid w:val="002E4389"/>
     <w:rsid w:val="003214A9"/>
     <w:rsid w:val="00366EF8"/>
     <w:rsid w:val="00371037"/>
     <w:rsid w:val="003A56BE"/>
     <w:rsid w:val="003D4FA2"/>
     <w:rsid w:val="003E304F"/>
     <w:rsid w:val="00443E35"/>
     <w:rsid w:val="00454DBD"/>
     <w:rsid w:val="004C492E"/>
     <w:rsid w:val="004C4B8C"/>
+    <w:rsid w:val="004E3DEB"/>
     <w:rsid w:val="004F7881"/>
     <w:rsid w:val="00526801"/>
     <w:rsid w:val="00552ACD"/>
     <w:rsid w:val="00564A51"/>
     <w:rsid w:val="00576C7E"/>
     <w:rsid w:val="00576CED"/>
     <w:rsid w:val="005B2B0B"/>
     <w:rsid w:val="005B3A19"/>
     <w:rsid w:val="005C4703"/>
     <w:rsid w:val="006024CB"/>
     <w:rsid w:val="00602CFF"/>
     <w:rsid w:val="00605BD0"/>
     <w:rsid w:val="00643200"/>
     <w:rsid w:val="006828C2"/>
     <w:rsid w:val="006A03B4"/>
     <w:rsid w:val="006E0838"/>
     <w:rsid w:val="006E2D03"/>
     <w:rsid w:val="006F6895"/>
     <w:rsid w:val="00716268"/>
     <w:rsid w:val="00760678"/>
     <w:rsid w:val="007B4956"/>
     <w:rsid w:val="008310BE"/>
     <w:rsid w:val="0084325A"/>
     <w:rsid w:val="0085309A"/>
     <w:rsid w:val="00880105"/>
     <w:rsid w:val="00887ABB"/>
+    <w:rsid w:val="008A03A6"/>
     <w:rsid w:val="008D5313"/>
     <w:rsid w:val="0096569E"/>
     <w:rsid w:val="00966193"/>
     <w:rsid w:val="00984CD2"/>
     <w:rsid w:val="009974C9"/>
     <w:rsid w:val="009A4FE1"/>
     <w:rsid w:val="009A5A84"/>
     <w:rsid w:val="009A5EA6"/>
     <w:rsid w:val="009A6E4D"/>
     <w:rsid w:val="009C5795"/>
     <w:rsid w:val="009D3F0F"/>
     <w:rsid w:val="009D4ECE"/>
     <w:rsid w:val="009F1853"/>
     <w:rsid w:val="00A47674"/>
     <w:rsid w:val="00A83493"/>
     <w:rsid w:val="00AB4C13"/>
     <w:rsid w:val="00AC5CE1"/>
     <w:rsid w:val="00AE542A"/>
     <w:rsid w:val="00AF005B"/>
     <w:rsid w:val="00B34906"/>
     <w:rsid w:val="00B53853"/>
     <w:rsid w:val="00B608BD"/>
     <w:rsid w:val="00B64ABD"/>
     <w:rsid w:val="00B901E2"/>
     <w:rsid w:val="00BC0CE2"/>
@@ -2767,51 +2783,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78FDF269"/>
   <w15:docId w15:val="{9303D524-94FF-42AA-BC0B-BA68332CD802}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3337,51 +3353,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF005B"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="結語 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF005B"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="189728475">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1389650737">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>