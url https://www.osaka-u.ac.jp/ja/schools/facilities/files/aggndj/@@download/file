--- v1 (2026-01-29)
+++ v2 (2026-09-27)
@@ -9,97 +9,97 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fs11\財務部\資産管理課\資産運営係\■各施設関係\04 コンベンションセンター\１４：運用見直し\優先予約対応\2025年度\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\資産運営係\■各施設関係\04 コンベンションセンター\１４：運用見直し\優先予約対応\2026年度\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1940CF8D-8C5E-4CDF-8BD9-0D0B60B22656}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3110315B-5CF0-419D-9D15-F3E183FABA55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="7" xr2:uid="{CF668FAB-EDAF-4522-81AF-EF69E0307092}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{CF668FAB-EDAF-4522-81AF-EF69E0307092}"/>
   </bookViews>
   <sheets>
-    <sheet name="2027.3" sheetId="12" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="2026.4" sheetId="1" r:id="rId12"/>
+    <sheet name="2028.3" sheetId="12" r:id="rId1"/>
+    <sheet name="2028.2" sheetId="11" r:id="rId2"/>
+    <sheet name="2028.1" sheetId="10" r:id="rId3"/>
+    <sheet name="2027.12" sheetId="9" r:id="rId4"/>
+    <sheet name="2027.11" sheetId="8" r:id="rId5"/>
+    <sheet name="2027.10" sheetId="7" r:id="rId6"/>
+    <sheet name="2027.9" sheetId="6" r:id="rId7"/>
+    <sheet name="2027.8" sheetId="5" r:id="rId8"/>
+    <sheet name="2027.7" sheetId="4" r:id="rId9"/>
+    <sheet name="2027.6" sheetId="3" r:id="rId10"/>
+    <sheet name="2027.5" sheetId="2" r:id="rId11"/>
+    <sheet name="2027.4" sheetId="1" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1493" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1494" uniqueCount="46">
   <si>
     <t>部屋名</t>
     <rPh sb="0" eb="2">
       <t>ヘヤ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>MOホール</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>10～11</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>11～12</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>12～13</t>
     <phoneticPr fontId="1"/>
@@ -130,57 +130,50 @@
       <t>カイギシツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>会議室２</t>
     <rPh sb="0" eb="3">
       <t>カイギシツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>会議室３</t>
     <rPh sb="0" eb="3">
       <t>カイギシツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>研修室</t>
     <rPh sb="0" eb="2">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シツ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>4月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>水</t>
   </si>
   <si>
     <t>水</t>
     <rPh sb="0" eb="1">
       <t>スイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>木</t>
   </si>
   <si>
     <t>金</t>
@@ -301,138 +294,178 @@
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>3月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>金</t>
+    <rPh sb="0" eb="1">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>水</t>
+    <rPh sb="0" eb="1">
+      <t>スイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>土</t>
+    <rPh sb="0" eb="1">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2028年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="55">
+  <borders count="53">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...9 lines deleted...]
-      </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -867,456 +900,442 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalUp="1">
-      <left style="medium">
-[...13 lines deleted...]
-    <border diagonalUp="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
-      <left style="medium">
+      <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
-      <top/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
-      <left style="medium">
+      <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
-      <left style="medium">
+      <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="medium">
         <color auto="1"/>
-      </top>
+      </right>
+      <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="thin">
+        <color auto="1"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
-      <left style="thin">
+      <left style="medium">
         <color auto="1"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
-      <left style="thin">
+      <left style="medium">
         <color auto="1"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
-      <left style="thin">
+      <left style="medium">
         <color auto="1"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
-        <color auto="1"/>
-[...15 lines deleted...]
-      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1663,29604 +1682,30069 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21A01EF7-A9A7-4F14-8E4F-CC635C74AC55}">
   <dimension ref="A2:AG49"/>
   <sheetViews>
-    <sheetView topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="W50" sqref="W50"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="S53" sqref="S53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="32" width="6.5" customWidth="1"/>
     <col min="33" max="33" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+      <c r="B3" s="15">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="3">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="3">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="3">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="3">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="3">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="3">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="3">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="3">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="3">
         <v>10</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="3">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="3">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="N3" s="3">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="P3" s="4">
+      <c r="P3" s="3">
         <v>15</v>
       </c>
-      <c r="Q3" s="4">
+      <c r="Q3" s="3">
         <v>16</v>
       </c>
-      <c r="R3" s="4">
+      <c r="R3" s="3">
         <v>17</v>
       </c>
-      <c r="S3" s="4">
+      <c r="S3" s="3">
         <v>18</v>
       </c>
-      <c r="T3" s="4">
+      <c r="T3" s="3">
         <v>19</v>
       </c>
-      <c r="U3" s="4">
+      <c r="U3" s="3">
         <v>20</v>
       </c>
-      <c r="V3" s="4">
+      <c r="V3" s="3">
         <v>21</v>
       </c>
-      <c r="W3" s="4">
+      <c r="W3" s="3">
         <v>22</v>
       </c>
-      <c r="X3" s="4">
+      <c r="X3" s="3">
         <v>23</v>
       </c>
-      <c r="Y3" s="4">
+      <c r="Y3" s="3">
         <v>24</v>
       </c>
-      <c r="Z3" s="4">
+      <c r="Z3" s="3">
         <v>25</v>
       </c>
-      <c r="AA3" s="4">
+      <c r="AA3" s="3">
         <v>26</v>
       </c>
-      <c r="AB3" s="4">
+      <c r="AB3" s="3">
         <v>27</v>
       </c>
-      <c r="AC3" s="4">
+      <c r="AC3" s="3">
         <v>28</v>
       </c>
-      <c r="AD3" s="4">
+      <c r="AD3" s="3">
         <v>29</v>
       </c>
-      <c r="AE3" s="31">
+      <c r="AE3" s="30">
         <v>30</v>
       </c>
-      <c r="AF3" s="22">
+      <c r="AF3" s="21">
         <v>31</v>
       </c>
-      <c r="AG3" s="63" t="s">
+      <c r="AG3" s="64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="62"/>
-[...6 lines deleted...]
-      <c r="D4" s="5" t="s">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="C4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="E4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="H4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="L4" s="5" t="s">
+      <c r="I4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="L4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="M4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="O4" s="5" t="s">
+      <c r="N4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="O4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="Q4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="S4" s="5" t="s">
+      <c r="P4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="S4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="U4" s="5" t="s">
+      <c r="T4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="U4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="V4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="X4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="Z4" s="5" t="s">
+      <c r="W4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AA4" s="5" t="s">
+      <c r="Z4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="AB4" s="5" t="s">
+      <c r="AA4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="AC4" s="5" t="s">
+      <c r="AB4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="AD4" s="5" t="s">
+      <c r="AC4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="AE4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF4" s="23" t="s">
+      <c r="AD4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE4" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="AG4" s="64"/>
+      <c r="AF4" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="AG4" s="65"/>
     </row>
     <row r="5" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="8"/>
-[...30 lines deleted...]
-      <c r="AG5" s="10" t="s">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39">
-[...44 lines deleted...]
-      <c r="AG6" s="33" t="s">
+      <c r="B6" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R6" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="23"/>
+      <c r="AG6" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="39">
-[...44 lines deleted...]
-      <c r="AG7" s="34" t="s">
+      <c r="B7" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R7" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="6"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6"/>
+      <c r="X7" s="6"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="23"/>
+      <c r="AG7" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="39">
-[...44 lines deleted...]
-      <c r="AG8" s="34" t="s">
+      <c r="B8" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R8" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="39">
-[...44 lines deleted...]
-      <c r="AG9" s="34" t="s">
+      <c r="B9" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R9" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6"/>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="23"/>
+      <c r="AG9" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="39">
-[...44 lines deleted...]
-      <c r="AG10" s="34" t="s">
+      <c r="B10" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P10" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R10" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
+      <c r="U10" s="6"/>
+      <c r="V10" s="6"/>
+      <c r="W10" s="6"/>
+      <c r="X10" s="6"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="23"/>
+      <c r="AG10" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="39">
-[...44 lines deleted...]
-      <c r="AG11" s="34" t="s">
+      <c r="B11" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P11" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R11" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+      <c r="U11" s="6"/>
+      <c r="V11" s="6"/>
+      <c r="W11" s="6"/>
+      <c r="X11" s="6"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="23"/>
+      <c r="AG11" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39">
-[...44 lines deleted...]
-      <c r="AG12" s="34" t="s">
+      <c r="B12" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P12" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R12" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="23"/>
+      <c r="AG12" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="39">
-[...44 lines deleted...]
-      <c r="AG13" s="35" t="s">
+      <c r="B13" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P13" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R13" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="6"/>
+      <c r="W13" s="6"/>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="8"/>
-[...30 lines deleted...]
-      <c r="AG14" s="21" t="s">
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A15" s="36" t="s">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="39">
-[...44 lines deleted...]
-      <c r="AG15" s="33" t="s">
+      <c r="B15" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R15" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="39">
-[...44 lines deleted...]
-      <c r="AG16" s="34" t="s">
+      <c r="B16" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R16" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="39">
-[...44 lines deleted...]
-      <c r="AG17" s="34" t="s">
+      <c r="B17" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R17" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6"/>
+      <c r="W17" s="6"/>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="39">
-[...44 lines deleted...]
-      <c r="AG18" s="34" t="s">
+      <c r="B18" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R18" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="39">
-[...46 lines deleted...]
-      <c r="AG19" s="34" t="s">
+      <c r="B19" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P19" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R19" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="39">
-[...46 lines deleted...]
-      <c r="AG20" s="34" t="s">
+      <c r="B20" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P20" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R20" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="23"/>
+      <c r="AG20" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A21" s="37" t="s">
+      <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="39">
-[...46 lines deleted...]
-      <c r="AG21" s="34" t="s">
+      <c r="B21" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P21" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R21" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6"/>
+      <c r="W21" s="6"/>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="6"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="39">
-[...46 lines deleted...]
-      <c r="AG22" s="35" t="s">
+      <c r="B22" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P22" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R22" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="23"/>
+      <c r="AG22" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="8"/>
-[...30 lines deleted...]
-      <c r="AG23" s="21" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="9"/>
+      <c r="AG23" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="39">
-[...44 lines deleted...]
-      <c r="AG24" s="33" t="s">
+      <c r="B24" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R24" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="39">
-[...44 lines deleted...]
-      <c r="AG25" s="34" t="s">
+      <c r="B25" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R25" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A26" s="37" t="s">
+      <c r="A26" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="39">
-[...44 lines deleted...]
-      <c r="AG26" s="34" t="s">
+      <c r="B26" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R26" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A27" s="37" t="s">
+      <c r="A27" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="39">
-[...44 lines deleted...]
-      <c r="AG27" s="34" t="s">
+      <c r="B27" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R27" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6"/>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A28" s="37" t="s">
+      <c r="A28" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="39">
-[...46 lines deleted...]
-      <c r="AG28" s="34" t="s">
+      <c r="B28" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P28" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R28" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="6"/>
+      <c r="X28" s="6"/>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="39">
-[...46 lines deleted...]
-      <c r="AG29" s="34" t="s">
+      <c r="B29" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P29" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R29" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+      <c r="W29" s="6"/>
+      <c r="X29" s="6"/>
+      <c r="Y29" s="6"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="39">
-[...46 lines deleted...]
-      <c r="AG30" s="34" t="s">
+      <c r="B30" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P30" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R30" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="39">
-[...46 lines deleted...]
-      <c r="AG31" s="35" t="s">
+      <c r="B31" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P31" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R31" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+      <c r="W31" s="6"/>
+      <c r="X31" s="6"/>
+      <c r="Y31" s="6"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A32" s="15" t="s">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="8"/>
-[...30 lines deleted...]
-      <c r="AG32" s="21" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="9"/>
+      <c r="AG32" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A33" s="36" t="s">
+      <c r="A33" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="39">
-[...46 lines deleted...]
-      <c r="AG33" s="33" t="s">
+      <c r="B33" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R33" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A34" s="37" t="s">
+      <c r="A34" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="39">
-[...46 lines deleted...]
-      <c r="AG34" s="34" t="s">
+      <c r="B34" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R34" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+      <c r="W34" s="6"/>
+      <c r="X34" s="6"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A35" s="37" t="s">
+      <c r="A35" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B35" s="39">
-[...46 lines deleted...]
-      <c r="AG35" s="34" t="s">
+      <c r="B35" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R35" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
+      <c r="W35" s="6"/>
+      <c r="X35" s="6"/>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A36" s="37" t="s">
+      <c r="A36" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="39">
-[...46 lines deleted...]
-      <c r="AG36" s="34" t="s">
+      <c r="B36" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R36" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S36" s="6"/>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
+      <c r="W36" s="6"/>
+      <c r="X36" s="6"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A37" s="37" t="s">
+      <c r="A37" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B37" s="39">
-[...48 lines deleted...]
-      <c r="AG37" s="34" t="s">
+      <c r="B37" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P37" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R37" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+      <c r="W37" s="6"/>
+      <c r="X37" s="6"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A38" s="37" t="s">
+      <c r="A38" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="39">
-[...48 lines deleted...]
-      <c r="AG38" s="34" t="s">
+      <c r="B38" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P38" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R38" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
+      <c r="W38" s="6"/>
+      <c r="X38" s="6"/>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="23"/>
+      <c r="AG38" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A39" s="37" t="s">
+      <c r="A39" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="39">
-[...48 lines deleted...]
-      <c r="AG39" s="34" t="s">
+      <c r="B39" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E39" s="6"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P39" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R39" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S39" s="6"/>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6"/>
+      <c r="V39" s="6"/>
+      <c r="W39" s="6"/>
+      <c r="X39" s="6"/>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="6"/>
+      <c r="AF39" s="23"/>
+      <c r="AG39" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="39">
-[...48 lines deleted...]
-      <c r="AG40" s="35" t="s">
+      <c r="B40" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P40" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R40" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6"/>
+      <c r="V40" s="6"/>
+      <c r="W40" s="6"/>
+      <c r="X40" s="6"/>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="6"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A41" s="15" t="s">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B41" s="8"/>
-[...30 lines deleted...]
-      <c r="AG41" s="21" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A42" s="36" t="s">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="39">
-[...44 lines deleted...]
-      <c r="AG42" s="33" t="s">
+      <c r="B42" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R42" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="6"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A43" s="37" t="s">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="39">
-[...44 lines deleted...]
-      <c r="AG43" s="34" t="s">
+      <c r="B43" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R43" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="6"/>
+      <c r="W43" s="6"/>
+      <c r="X43" s="6"/>
+      <c r="Y43" s="6"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="6"/>
+      <c r="AF43" s="23"/>
+      <c r="AG43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A44" s="37" t="s">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="39">
-[...44 lines deleted...]
-      <c r="AG44" s="34" t="s">
+      <c r="B44" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R44" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="6"/>
+      <c r="W44" s="6"/>
+      <c r="X44" s="6"/>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="23"/>
+      <c r="AG44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A45" s="37" t="s">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="39">
-[...44 lines deleted...]
-      <c r="AG45" s="34" t="s">
+      <c r="B45" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R45" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6"/>
+      <c r="V45" s="6"/>
+      <c r="W45" s="6"/>
+      <c r="X45" s="6"/>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="23"/>
+      <c r="AG45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A46" s="37" t="s">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="39">
-[...46 lines deleted...]
-      <c r="AG46" s="34" t="s">
+      <c r="B46" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P46" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R46" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6"/>
+      <c r="V46" s="6"/>
+      <c r="W46" s="6"/>
+      <c r="X46" s="6"/>
+      <c r="Y46" s="6"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="23"/>
+      <c r="AG46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A47" s="37" t="s">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="39">
-[...46 lines deleted...]
-      <c r="AG47" s="34" t="s">
+      <c r="B47" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P47" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R47" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6"/>
+      <c r="V47" s="6"/>
+      <c r="W47" s="6"/>
+      <c r="X47" s="6"/>
+      <c r="Y47" s="6"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="23"/>
+      <c r="AG47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A48" s="37" t="s">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B48" s="39">
-[...46 lines deleted...]
-      <c r="AG48" s="34" t="s">
+      <c r="B48" s="38">
+        <v>20716</v>
+      </c>
+      <c r="C48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="D48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="6">
+        <v>21903</v>
+      </c>
+      <c r="P48" s="6">
+        <v>21903</v>
+      </c>
+      <c r="Q48" s="6">
+        <v>21903</v>
+      </c>
+      <c r="R48" s="6">
+        <v>21903</v>
+      </c>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
+      <c r="U48" s="6"/>
+      <c r="V48" s="6"/>
+      <c r="W48" s="6"/>
+      <c r="X48" s="6"/>
+      <c r="Y48" s="6"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="23"/>
+      <c r="AG48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A49" s="30" t="s">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B49" s="43">
-[...46 lines deleted...]
-      <c r="AG49" s="29" t="s">
+      <c r="B49" s="42">
+        <v>20716</v>
+      </c>
+      <c r="C49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="D49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43">
+        <v>21903</v>
+      </c>
+      <c r="P49" s="43">
+        <v>21903</v>
+      </c>
+      <c r="Q49" s="43">
+        <v>21903</v>
+      </c>
+      <c r="R49" s="43">
+        <v>21903</v>
+      </c>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="43"/>
+      <c r="AF49" s="44"/>
+      <c r="AG49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AG3:AG4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DFCDEC8-DFBC-43AF-93CB-D474A19FD48F}">
   <dimension ref="A2:AF49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X50" sqref="X50"/>
+      <selection activeCell="X52" sqref="X52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="31" width="6.5" customWidth="1"/>
     <col min="32" max="32" width="10.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="21">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AE4" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF4" s="65"/>
+    </row>
+    <row r="5" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6">
+        <v>20271</v>
+      </c>
+      <c r="T6" s="6">
+        <v>20271</v>
+      </c>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6">
+        <v>21877</v>
+      </c>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="23"/>
+      <c r="AF6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="18"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T7" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="24"/>
+      <c r="AF7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="18"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T8" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="24"/>
+      <c r="AF8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="18"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T9" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="10"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="24"/>
+      <c r="AF9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="18"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F10" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T10" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X10" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="24"/>
+      <c r="AF10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="18"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F11" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S11" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T11" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X11" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="24"/>
+      <c r="AF11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="18"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F12" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S12" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T12" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X12" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="24"/>
+      <c r="AF12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="19"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F13" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="10">
+        <v>20271</v>
+      </c>
+      <c r="S13" s="10">
+        <v>20271</v>
+      </c>
+      <c r="T13" s="10">
+        <v>20271</v>
+      </c>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10">
+        <v>21877</v>
+      </c>
+      <c r="X13" s="10">
+        <v>21877</v>
+      </c>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="10"/>
+      <c r="AD13" s="10"/>
+      <c r="AE13" s="25"/>
+      <c r="AF13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="9"/>
+      <c r="AF14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="17"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6">
+        <v>20271</v>
+      </c>
+      <c r="T15" s="6">
+        <v>20271</v>
+      </c>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6">
+        <v>21877</v>
+      </c>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="23"/>
+      <c r="AF15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="18"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T16" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="24"/>
+      <c r="AF16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T17" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="24"/>
+      <c r="AF17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T18" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="10"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="24"/>
+      <c r="AF18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="18"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F19" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T19" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X19" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="24"/>
+      <c r="AF19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F20" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S20" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T20" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X20" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="24"/>
+      <c r="AF20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F21" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S21" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T21" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X21" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="24"/>
+      <c r="AF21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="19"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F22" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10">
+        <v>20271</v>
+      </c>
+      <c r="S22" s="10">
+        <v>20271</v>
+      </c>
+      <c r="T22" s="10">
+        <v>20271</v>
+      </c>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10">
+        <v>21877</v>
+      </c>
+      <c r="X22" s="10">
+        <v>21877</v>
+      </c>
+      <c r="Y22" s="10"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="10"/>
+      <c r="AD22" s="10"/>
+      <c r="AE22" s="25"/>
+      <c r="AF22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="9"/>
+      <c r="AF23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="17"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6">
+        <v>20271</v>
+      </c>
+      <c r="T24" s="6">
+        <v>20271</v>
+      </c>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6">
+        <v>21877</v>
+      </c>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="23"/>
+      <c r="AF24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="18"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T25" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="24"/>
+      <c r="AF25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="18"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T26" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="24"/>
+      <c r="AF26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="18"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T27" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="10"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="24"/>
+      <c r="AF27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="18"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F28" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T28" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X28" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="24"/>
+      <c r="AF28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="18"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F29" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S29" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T29" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X29" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="24"/>
+      <c r="AF29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="18"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F30" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S30" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T30" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X30" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="24"/>
+      <c r="AF30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="19"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F31" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10">
+        <v>20271</v>
+      </c>
+      <c r="S31" s="10">
+        <v>20271</v>
+      </c>
+      <c r="T31" s="10">
+        <v>20271</v>
+      </c>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10">
+        <v>21877</v>
+      </c>
+      <c r="X31" s="10">
+        <v>21877</v>
+      </c>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="10"/>
+      <c r="AD31" s="10"/>
+      <c r="AE31" s="25"/>
+      <c r="AF31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="9"/>
+      <c r="AF32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="17"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6">
+        <v>20271</v>
+      </c>
+      <c r="T33" s="6">
+        <v>20271</v>
+      </c>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6">
+        <v>21877</v>
+      </c>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="5"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="23"/>
+      <c r="AF33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="18"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T34" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="5"/>
+      <c r="AD34" s="5"/>
+      <c r="AE34" s="24"/>
+      <c r="AF34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T35" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="5"/>
+      <c r="AD35" s="5"/>
+      <c r="AE35" s="24"/>
+      <c r="AF35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T36" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="10"/>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="24"/>
+      <c r="AF36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="18"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F37" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T37" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X37" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="5"/>
+      <c r="AD37" s="5"/>
+      <c r="AE37" s="24"/>
+      <c r="AF37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="18"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F38" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S38" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T38" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X38" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="24"/>
+      <c r="AF38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="18"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F39" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S39" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T39" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X39" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="5"/>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="24"/>
+      <c r="AF39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="19"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F40" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="10">
+        <v>20271</v>
+      </c>
+      <c r="S40" s="10">
+        <v>20271</v>
+      </c>
+      <c r="T40" s="10">
+        <v>20271</v>
+      </c>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10">
+        <v>21877</v>
+      </c>
+      <c r="X40" s="10">
+        <v>21877</v>
+      </c>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="10"/>
+      <c r="AD40" s="10"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...187 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="9"/>
+      <c r="AF41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="18"/>
-[...41 lines deleted...]
-      <c r="AF6" s="33" t="s">
+      <c r="B42" s="17"/>
+      <c r="C42" s="6"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6">
+        <v>20271</v>
+      </c>
+      <c r="T42" s="6">
+        <v>20271</v>
+      </c>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6">
+        <v>21877</v>
+      </c>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="23"/>
+      <c r="AF42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="19"/>
-[...41 lines deleted...]
-      <c r="AF7" s="34" t="s">
+      <c r="B43" s="18"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T43" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="5"/>
+      <c r="AD43" s="5"/>
+      <c r="AE43" s="24"/>
+      <c r="AF43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="19"/>
-[...41 lines deleted...]
-      <c r="AF8" s="34" t="s">
+      <c r="B44" s="18"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T44" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="5"/>
+      <c r="AD44" s="5"/>
+      <c r="AE44" s="24"/>
+      <c r="AF44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="19"/>
-[...41 lines deleted...]
-      <c r="AF9" s="34" t="s">
+      <c r="B45" s="18"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T45" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="5"/>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="24"/>
+      <c r="AF45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="19"/>
-[...45 lines deleted...]
-      <c r="AF10" s="34" t="s">
+      <c r="B46" s="18"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F46" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T46" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X46" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="5"/>
+      <c r="AD46" s="5"/>
+      <c r="AE46" s="24"/>
+      <c r="AF46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="19"/>
-[...45 lines deleted...]
-      <c r="AF11" s="34" t="s">
+      <c r="B47" s="18"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F47" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S47" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T47" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X47" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="5"/>
+      <c r="AD47" s="5"/>
+      <c r="AE47" s="24"/>
+      <c r="AF47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="19"/>
-[...45 lines deleted...]
-      <c r="AF12" s="34" t="s">
+      <c r="B48" s="18"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5">
+        <v>21510</v>
+      </c>
+      <c r="F48" s="5">
+        <v>21510</v>
+      </c>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5">
+        <v>20271</v>
+      </c>
+      <c r="S48" s="5">
+        <v>20271</v>
+      </c>
+      <c r="T48" s="5">
+        <v>20271</v>
+      </c>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5">
+        <v>21877</v>
+      </c>
+      <c r="X48" s="5">
+        <v>21877</v>
+      </c>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="5"/>
+      <c r="AD48" s="5"/>
+      <c r="AE48" s="24"/>
+      <c r="AF48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="20"/>
-[...1861 lines deleted...]
-      <c r="AF49" s="29" t="s">
+      <c r="B49" s="45"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43">
+        <v>21510</v>
+      </c>
+      <c r="F49" s="43">
+        <v>21510</v>
+      </c>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43">
+        <v>20271</v>
+      </c>
+      <c r="S49" s="43">
+        <v>20271</v>
+      </c>
+      <c r="T49" s="43">
+        <v>20271</v>
+      </c>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43">
+        <v>21877</v>
+      </c>
+      <c r="X49" s="43">
+        <v>21877</v>
+      </c>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="44"/>
+      <c r="AF49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AF3:AF4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{117D33DC-FEC5-4A23-AE4A-FE675CBF0799}">
   <dimension ref="A2:AG49"/>
   <sheetViews>
-    <sheetView topLeftCell="A30" workbookViewId="0">
-      <selection activeCell="Y53" sqref="Y53"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="32" width="6.5" customWidth="1"/>
     <col min="33" max="33" width="10.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="30">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="21">
+        <v>31</v>
+      </c>
+      <c r="AG3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
-[...41 lines deleted...]
-      <c r="P3" s="4">
+    </row>
+    <row r="4" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="4">
-[...2 lines deleted...]
-      <c r="R3" s="4">
+      <c r="G4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="S3" s="4">
+      <c r="H4" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="T3" s="4">
+      <c r="I4" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="U3" s="4">
+      <c r="J4" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="V3" s="4">
+      <c r="K4" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="W3" s="4">
+      <c r="L4" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="4">
-[...35 lines deleted...]
-      <c r="C4" s="30" t="s">
+      <c r="M4" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="P4" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q4" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="R4" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="S4" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="T4" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="U4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="V4" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="W4" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="X4" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="Y4" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="Z4" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...47 lines deleted...]
-      <c r="AC4" s="5" t="s">
+      <c r="AA4" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC4" s="29" t="s">
         <v>18</v>
       </c>
       <c r="AD4" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AE4" s="3" t="s">
+      <c r="AE4" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="AF4" s="32" t="s">
+      <c r="AF4" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="AG4" s="64"/>
+      <c r="AG4" s="65"/>
     </row>
     <row r="5" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="8"/>
-[...30 lines deleted...]
-      <c r="AG5" s="10" t="s">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="18"/>
-[...40 lines deleted...]
-      <c r="AG6" s="33" t="s">
+      <c r="B6" s="17"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="6">
+        <v>15627</v>
+      </c>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6">
+        <v>20268</v>
+      </c>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="11"/>
+      <c r="AF6" s="23"/>
+      <c r="AG6" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="19"/>
-[...40 lines deleted...]
-      <c r="AG7" s="34" t="s">
+      <c r="B7" s="18"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="12"/>
+      <c r="AF7" s="24"/>
+      <c r="AG7" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="19"/>
-[...40 lines deleted...]
-      <c r="AG8" s="34" t="s">
+      <c r="B8" s="18"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="12"/>
+      <c r="AF8" s="24"/>
+      <c r="AG8" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="19"/>
-[...40 lines deleted...]
-      <c r="AG9" s="34" t="s">
+      <c r="B9" s="18"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="10"/>
+      <c r="X9" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="12"/>
+      <c r="AF9" s="24"/>
+      <c r="AG9" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="19"/>
-[...42 lines deleted...]
-      <c r="AG10" s="34" t="s">
+      <c r="B10" s="18"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="12"/>
+      <c r="AF10" s="24"/>
+      <c r="AG10" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="19"/>
-[...42 lines deleted...]
-      <c r="AG11" s="34" t="s">
+      <c r="B11" s="18"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="12"/>
+      <c r="AF11" s="24"/>
+      <c r="AG11" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="19"/>
-[...42 lines deleted...]
-      <c r="AG12" s="34" t="s">
+      <c r="B12" s="18"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="12"/>
+      <c r="AF12" s="24"/>
+      <c r="AG12" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="20"/>
-[...42 lines deleted...]
-      <c r="AG13" s="35" t="s">
+      <c r="B13" s="19"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10">
+        <v>15627</v>
+      </c>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AD13" s="10"/>
+      <c r="AE13" s="13"/>
+      <c r="AF13" s="25"/>
+      <c r="AG13" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="8"/>
-[...30 lines deleted...]
-      <c r="AG14" s="21" t="s">
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="26"/>
+      <c r="AG14" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A15" s="36" t="s">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="18"/>
-[...33 lines deleted...]
-      </c>
+      <c r="B15" s="17"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
       <c r="AC15" s="6">
-        <v>19109</v>
-[...4 lines deleted...]
-      <c r="AG15" s="33" t="s">
+        <v>20268</v>
+      </c>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="11"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="19"/>
-[...40 lines deleted...]
-      <c r="AG16" s="34" t="s">
+      <c r="B16" s="18"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="12"/>
+      <c r="AF16" s="24"/>
+      <c r="AG16" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="19"/>
-[...40 lines deleted...]
-      <c r="AG17" s="34" t="s">
+      <c r="B17" s="18"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="12"/>
+      <c r="AF17" s="24"/>
+      <c r="AG17" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="19"/>
-[...40 lines deleted...]
-      <c r="AG18" s="34" t="s">
+      <c r="B18" s="18"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="10"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="12"/>
+      <c r="AF18" s="24"/>
+      <c r="AG18" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="19"/>
-[...42 lines deleted...]
-      <c r="AG19" s="34" t="s">
+      <c r="B19" s="18"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="12"/>
+      <c r="AF19" s="24"/>
+      <c r="AG19" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="19"/>
-[...42 lines deleted...]
-      <c r="AG20" s="34" t="s">
+      <c r="B20" s="18"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="12"/>
+      <c r="AF20" s="24"/>
+      <c r="AG20" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A21" s="37" t="s">
+      <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="19"/>
-[...42 lines deleted...]
-      <c r="AG21" s="34" t="s">
+      <c r="B21" s="18"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="12"/>
+      <c r="AF21" s="24"/>
+      <c r="AG21" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="20"/>
-[...42 lines deleted...]
-      <c r="AG22" s="35" t="s">
+      <c r="B22" s="19"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10"/>
+      <c r="Y22" s="10"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AD22" s="10"/>
+      <c r="AE22" s="13"/>
+      <c r="AF22" s="25"/>
+      <c r="AG22" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="8"/>
-[...30 lines deleted...]
-      <c r="AG23" s="21" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="26"/>
+      <c r="AG23" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="18"/>
-[...33 lines deleted...]
-      </c>
+      <c r="B24" s="17"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
       <c r="AC24" s="6">
-        <v>19109</v>
-[...4 lines deleted...]
-      <c r="AG24" s="33" t="s">
+        <v>20268</v>
+      </c>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="11"/>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="19"/>
-[...40 lines deleted...]
-      <c r="AG25" s="34" t="s">
+      <c r="B25" s="18"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="12"/>
+      <c r="AF25" s="24"/>
+      <c r="AG25" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A26" s="37" t="s">
+      <c r="A26" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="19"/>
-[...40 lines deleted...]
-      <c r="AG26" s="34" t="s">
+      <c r="B26" s="18"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="12"/>
+      <c r="AF26" s="24"/>
+      <c r="AG26" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A27" s="37" t="s">
+      <c r="A27" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="19"/>
-[...40 lines deleted...]
-      <c r="AG27" s="34" t="s">
+      <c r="B27" s="18"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="10"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="12"/>
+      <c r="AF27" s="24"/>
+      <c r="AG27" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A28" s="37" t="s">
+      <c r="A28" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="19"/>
-[...42 lines deleted...]
-      <c r="AG28" s="34" t="s">
+      <c r="B28" s="18"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="12"/>
+      <c r="AF28" s="24"/>
+      <c r="AG28" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="19"/>
-[...42 lines deleted...]
-      <c r="AG29" s="34" t="s">
+      <c r="B29" s="18"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC29" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="12"/>
+      <c r="AF29" s="24"/>
+      <c r="AG29" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="19"/>
-[...42 lines deleted...]
-      <c r="AG30" s="34" t="s">
+      <c r="B30" s="18"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="12"/>
+      <c r="AF30" s="24"/>
+      <c r="AG30" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="20"/>
-[...42 lines deleted...]
-      <c r="AG31" s="35" t="s">
+      <c r="B31" s="19"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AD31" s="10"/>
+      <c r="AE31" s="13"/>
+      <c r="AF31" s="25"/>
+      <c r="AG31" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A32" s="15" t="s">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="8"/>
-[...30 lines deleted...]
-      <c r="AG32" s="21" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="26"/>
+      <c r="AG32" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A33" s="36" t="s">
+      <c r="A33" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="18"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B33" s="17"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="5"/>
+      <c r="X33" s="6">
+        <v>15627</v>
+      </c>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
       <c r="AC33" s="6">
-        <v>19109</v>
-[...4 lines deleted...]
-      <c r="AG33" s="33" t="s">
+        <v>20268</v>
+      </c>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="11"/>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A34" s="37" t="s">
+      <c r="A34" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="19"/>
-[...42 lines deleted...]
-      <c r="AG34" s="34" t="s">
+      <c r="B34" s="18"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD34" s="5"/>
+      <c r="AE34" s="12"/>
+      <c r="AF34" s="24"/>
+      <c r="AG34" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A35" s="37" t="s">
+      <c r="A35" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B35" s="19"/>
-[...42 lines deleted...]
-      <c r="AG35" s="34" t="s">
+      <c r="B35" s="18"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD35" s="5"/>
+      <c r="AE35" s="12"/>
+      <c r="AF35" s="24"/>
+      <c r="AG35" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A36" s="37" t="s">
+      <c r="A36" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="19"/>
-[...42 lines deleted...]
-      <c r="AG36" s="34" t="s">
+      <c r="B36" s="18"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="10"/>
+      <c r="X36" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="12"/>
+      <c r="AF36" s="24"/>
+      <c r="AG36" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A37" s="37" t="s">
+      <c r="A37" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B37" s="19"/>
-[...46 lines deleted...]
-      <c r="AG37" s="34" t="s">
+      <c r="B37" s="18"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC37" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD37" s="5"/>
+      <c r="AE37" s="12"/>
+      <c r="AF37" s="24"/>
+      <c r="AG37" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A38" s="37" t="s">
+      <c r="A38" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="19"/>
-[...46 lines deleted...]
-      <c r="AG38" s="34" t="s">
+      <c r="B38" s="18"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="12"/>
+      <c r="AF38" s="24"/>
+      <c r="AG38" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A39" s="37" t="s">
+      <c r="A39" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="19"/>
-[...46 lines deleted...]
-      <c r="AG39" s="34" t="s">
+      <c r="B39" s="18"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5">
+        <v>15627</v>
+      </c>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC39" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="12"/>
+      <c r="AF39" s="24"/>
+      <c r="AG39" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="20"/>
-[...46 lines deleted...]
-      <c r="AG40" s="35" t="s">
+      <c r="B40" s="19"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10">
+        <v>15627</v>
+      </c>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AC40" s="10">
+        <v>20268</v>
+      </c>
+      <c r="AD40" s="10"/>
+      <c r="AE40" s="13"/>
+      <c r="AF40" s="25"/>
+      <c r="AG40" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A41" s="15" t="s">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B41" s="8"/>
-[...30 lines deleted...]
-      <c r="AG41" s="21" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="26"/>
+      <c r="AG41" s="20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A42" s="36" t="s">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="18"/>
-[...40 lines deleted...]
-      <c r="AG42" s="33" t="s">
+      <c r="B42" s="17"/>
+      <c r="C42" s="6"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="5"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6">
+        <v>20268</v>
+      </c>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="11"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A43" s="37" t="s">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="19"/>
-[...40 lines deleted...]
-      <c r="AG43" s="34" t="s">
+      <c r="B43" s="18"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD43" s="5"/>
+      <c r="AE43" s="12"/>
+      <c r="AF43" s="24"/>
+      <c r="AG43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A44" s="37" t="s">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="19"/>
-[...40 lines deleted...]
-      <c r="AG44" s="34" t="s">
+      <c r="B44" s="18"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD44" s="5"/>
+      <c r="AE44" s="12"/>
+      <c r="AF44" s="24"/>
+      <c r="AG44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A45" s="37" t="s">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="19"/>
-[...40 lines deleted...]
-      <c r="AG45" s="34" t="s">
+      <c r="B45" s="18"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="10"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="10"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="12"/>
+      <c r="AF45" s="24"/>
+      <c r="AG45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A46" s="37" t="s">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="19"/>
-[...42 lines deleted...]
-      <c r="AG46" s="34" t="s">
+      <c r="B46" s="18"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC46" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD46" s="5"/>
+      <c r="AE46" s="12"/>
+      <c r="AF46" s="24"/>
+      <c r="AG46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A47" s="37" t="s">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="19"/>
-[...42 lines deleted...]
-      <c r="AG47" s="34" t="s">
+      <c r="B47" s="18"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+      <c r="S47" s="5"/>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC47" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD47" s="5"/>
+      <c r="AE47" s="12"/>
+      <c r="AF47" s="24"/>
+      <c r="AG47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A48" s="37" t="s">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B48" s="19"/>
-[...42 lines deleted...]
-      <c r="AG48" s="34" t="s">
+      <c r="B48" s="18"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AC48" s="5">
+        <v>20268</v>
+      </c>
+      <c r="AD48" s="5"/>
+      <c r="AE48" s="12"/>
+      <c r="AF48" s="24"/>
+      <c r="AG48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A49" s="30" t="s">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B49" s="46"/>
-[...42 lines deleted...]
-      <c r="AG49" s="29" t="s">
+      <c r="B49" s="45"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43">
+        <v>20268</v>
+      </c>
+      <c r="AC49" s="43">
+        <v>20268</v>
+      </c>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="46"/>
+      <c r="AF49" s="44"/>
+      <c r="AG49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AG3:AG4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BAF588F-C1D5-4CC6-AEAA-C29CE1CD9902}">
   <dimension ref="A2:AF49"/>
   <sheetViews>
-    <sheetView topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="X53" sqref="X53"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I54" sqref="I54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="31" width="6.5" customWidth="1"/>
     <col min="32" max="32" width="10.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
+        <v>14</v>
+      </c>
+      <c r="P3" s="3">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="21">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE4" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF4" s="65"/>
+    </row>
+    <row r="5" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="17">
+        <v>20861</v>
+      </c>
+      <c r="C6" s="6">
+        <v>20266</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6">
+        <v>21530</v>
+      </c>
+      <c r="R6" s="6">
+        <v>21530</v>
+      </c>
+      <c r="S6" s="6">
+        <v>21530</v>
+      </c>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>21531</v>
+      </c>
+      <c r="AA6" s="6"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="23"/>
+      <c r="AF6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="18">
+        <v>20861</v>
+      </c>
+      <c r="C7" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R7" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S7" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y7" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z7" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="24"/>
+      <c r="AF7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="18">
+        <v>20861</v>
+      </c>
+      <c r="C8" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R8" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S8" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="24"/>
+      <c r="AF8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="18">
+        <v>20861</v>
+      </c>
+      <c r="C9" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R9" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S9" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="24"/>
+      <c r="AF9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="18">
+        <v>20861</v>
+      </c>
+      <c r="C10" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R10" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S10" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y10" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="24"/>
+      <c r="AF10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="18">
+        <v>20861</v>
+      </c>
+      <c r="C11" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R11" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S11" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y11" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="24"/>
+      <c r="AF11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="18">
+        <v>20861</v>
+      </c>
+      <c r="C12" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R12" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S12" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="24"/>
+      <c r="AF12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="19">
+        <v>20861</v>
+      </c>
+      <c r="C13" s="10">
+        <v>20266</v>
+      </c>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10">
+        <v>21530</v>
+      </c>
+      <c r="R13" s="10">
+        <v>21530</v>
+      </c>
+      <c r="S13" s="10">
+        <v>21530</v>
+      </c>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>21531</v>
+      </c>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="10"/>
+      <c r="AD13" s="10"/>
+      <c r="AE13" s="25"/>
+      <c r="AF13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="9"/>
+      <c r="AF14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="17"/>
+      <c r="C15" s="6">
+        <v>20266</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6">
+        <v>21530</v>
+      </c>
+      <c r="R15" s="6">
+        <v>21530</v>
+      </c>
+      <c r="S15" s="6">
+        <v>21530</v>
+      </c>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>21531</v>
+      </c>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="6"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="23"/>
+      <c r="AF15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="18"/>
+      <c r="C16" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R16" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S16" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="24"/>
+      <c r="AF16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R17" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S17" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y17" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="24"/>
+      <c r="AF17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R18" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S18" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y18" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="5"/>
+      <c r="AC18" s="5"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="24"/>
+      <c r="AF18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="18"/>
+      <c r="C19" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R19" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S19" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y19" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="24"/>
+      <c r="AF19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R20" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S20" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y20" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="24"/>
+      <c r="AF20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R21" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S21" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y21" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="24"/>
+      <c r="AF21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="19"/>
+      <c r="C22" s="10">
+        <v>20266</v>
+      </c>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10">
+        <v>21530</v>
+      </c>
+      <c r="R22" s="10">
+        <v>21530</v>
+      </c>
+      <c r="S22" s="10">
+        <v>21530</v>
+      </c>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>21531</v>
+      </c>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="10"/>
+      <c r="AD22" s="10"/>
+      <c r="AE22" s="25"/>
+      <c r="AF22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="9"/>
+      <c r="AF23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="17"/>
+      <c r="C24" s="6">
+        <v>20266</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6">
+        <v>21530</v>
+      </c>
+      <c r="R24" s="6">
+        <v>21530</v>
+      </c>
+      <c r="S24" s="6">
+        <v>21530</v>
+      </c>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>21531</v>
+      </c>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="23"/>
+      <c r="AF24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="18"/>
+      <c r="C25" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R25" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S25" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y25" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z25" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="24"/>
+      <c r="AF25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="18"/>
+      <c r="C26" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R26" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S26" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y26" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z26" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="24"/>
+      <c r="AF26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="18"/>
+      <c r="C27" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R27" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S27" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y27" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z27" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="24"/>
+      <c r="AF27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="18"/>
+      <c r="C28" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R28" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S28" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y28" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="24"/>
+      <c r="AF28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="18"/>
+      <c r="C29" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R29" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S29" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y29" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z29" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="24"/>
+      <c r="AF29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="18"/>
+      <c r="C30" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R30" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S30" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y30" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="24"/>
+      <c r="AF30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="19"/>
+      <c r="C31" s="10">
+        <v>20266</v>
+      </c>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10">
+        <v>21530</v>
+      </c>
+      <c r="R31" s="10">
+        <v>21530</v>
+      </c>
+      <c r="S31" s="10">
+        <v>21530</v>
+      </c>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>21531</v>
+      </c>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="10"/>
+      <c r="AD31" s="10"/>
+      <c r="AE31" s="25"/>
+      <c r="AF31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="9"/>
+      <c r="AF32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="17"/>
+      <c r="C33" s="6">
+        <v>20266</v>
+      </c>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6">
+        <v>21530</v>
+      </c>
+      <c r="R33" s="6">
+        <v>21530</v>
+      </c>
+      <c r="S33" s="6">
+        <v>21530</v>
+      </c>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>21531</v>
+      </c>
+      <c r="AA33" s="6"/>
+      <c r="AB33" s="6"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="23"/>
+      <c r="AF33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="18"/>
+      <c r="C34" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R34" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S34" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y34" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z34" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="5"/>
+      <c r="AD34" s="5"/>
+      <c r="AE34" s="24"/>
+      <c r="AF34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R35" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S35" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y35" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z35" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="5"/>
+      <c r="AD35" s="5"/>
+      <c r="AE35" s="24"/>
+      <c r="AF35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R36" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S36" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y36" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA36" s="5"/>
+      <c r="AB36" s="5"/>
+      <c r="AC36" s="5"/>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="24"/>
+      <c r="AF36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="18"/>
+      <c r="C37" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R37" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S37" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y37" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="5"/>
+      <c r="AD37" s="5"/>
+      <c r="AE37" s="24"/>
+      <c r="AF37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="18"/>
+      <c r="C38" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R38" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S38" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y38" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="24"/>
+      <c r="AF38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="18"/>
+      <c r="C39" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R39" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S39" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y39" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="5"/>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="24"/>
+      <c r="AF39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="19"/>
+      <c r="C40" s="10">
+        <v>20266</v>
+      </c>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10">
+        <v>21530</v>
+      </c>
+      <c r="R40" s="10">
+        <v>21530</v>
+      </c>
+      <c r="S40" s="10">
+        <v>21530</v>
+      </c>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Y40" s="10">
+        <v>21531</v>
+      </c>
+      <c r="Z40" s="10">
+        <v>21531</v>
+      </c>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="10"/>
+      <c r="AD40" s="10"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...187 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="9"/>
+      <c r="AF41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="18"/>
-[...33 lines deleted...]
-      <c r="AF6" s="33" t="s">
+      <c r="B42" s="17"/>
+      <c r="C42" s="6">
+        <v>20266</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6">
+        <v>21530</v>
+      </c>
+      <c r="R42" s="6">
+        <v>21530</v>
+      </c>
+      <c r="S42" s="6">
+        <v>21530</v>
+      </c>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>21531</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>21531</v>
+      </c>
+      <c r="AA42" s="6"/>
+      <c r="AB42" s="6"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="23"/>
+      <c r="AF42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="19"/>
-[...33 lines deleted...]
-      <c r="AF7" s="34" t="s">
+      <c r="B43" s="18"/>
+      <c r="C43" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R43" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S43" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y43" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z43" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="5"/>
+      <c r="AD43" s="5"/>
+      <c r="AE43" s="24"/>
+      <c r="AF43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="19"/>
-[...33 lines deleted...]
-      <c r="AF8" s="34" t="s">
+      <c r="B44" s="18"/>
+      <c r="C44" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R44" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S44" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y44" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z44" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="5"/>
+      <c r="AD44" s="5"/>
+      <c r="AE44" s="24"/>
+      <c r="AF44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="19"/>
-[...33 lines deleted...]
-      <c r="AF9" s="34" t="s">
+      <c r="B45" s="18"/>
+      <c r="C45" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R45" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S45" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y45" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z45" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA45" s="5"/>
+      <c r="AB45" s="5"/>
+      <c r="AC45" s="5"/>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="24"/>
+      <c r="AF45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="19"/>
-[...33 lines deleted...]
-      <c r="AF10" s="34" t="s">
+      <c r="B46" s="18"/>
+      <c r="C46" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R46" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S46" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y46" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z46" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="5"/>
+      <c r="AD46" s="5"/>
+      <c r="AE46" s="24"/>
+      <c r="AF46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="19"/>
-[...33 lines deleted...]
-      <c r="AF11" s="34" t="s">
+      <c r="B47" s="18"/>
+      <c r="C47" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R47" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S47" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y47" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z47" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="5"/>
+      <c r="AD47" s="5"/>
+      <c r="AE47" s="24"/>
+      <c r="AF47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="19"/>
-[...33 lines deleted...]
-      <c r="AF12" s="34" t="s">
+      <c r="B48" s="18"/>
+      <c r="C48" s="5">
+        <v>20266</v>
+      </c>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5">
+        <v>21530</v>
+      </c>
+      <c r="R48" s="5">
+        <v>21530</v>
+      </c>
+      <c r="S48" s="5">
+        <v>21530</v>
+      </c>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Y48" s="5">
+        <v>21531</v>
+      </c>
+      <c r="Z48" s="5">
+        <v>21531</v>
+      </c>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="5"/>
+      <c r="AD48" s="5"/>
+      <c r="AE48" s="24"/>
+      <c r="AF48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="20"/>
-[...1657 lines deleted...]
-      <c r="AF49" s="29" t="s">
+      <c r="B49" s="45"/>
+      <c r="C49" s="43">
+        <v>20266</v>
+      </c>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43">
+        <v>21530</v>
+      </c>
+      <c r="R49" s="43">
+        <v>21530</v>
+      </c>
+      <c r="S49" s="43">
+        <v>21530</v>
+      </c>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43">
+        <v>21531</v>
+      </c>
+      <c r="Y49" s="43">
+        <v>21531</v>
+      </c>
+      <c r="Z49" s="43">
+        <v>21531</v>
+      </c>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="44"/>
+      <c r="AF49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AF3:AF4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E7D388C-9699-401B-AC7D-A2C400D90F36}">
-  <dimension ref="A2:AD49"/>
+  <dimension ref="A2:AE49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K54" sqref="K54"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
-    <col min="2" max="29" width="6.5" customWidth="1"/>
-    <col min="30" max="30" width="10.125" customWidth="1"/>
+    <col min="2" max="30" width="6.5" customWidth="1"/>
+    <col min="31" max="31" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      <c r="A3" s="61" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+      <c r="B3" s="15">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="3">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="3">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="3">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="3">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="3">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="3">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="3">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="3">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="3">
         <v>10</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="3">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="3">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="N3" s="3">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="P3" s="4">
+      <c r="P3" s="3">
         <v>15</v>
       </c>
-      <c r="Q3" s="4">
+      <c r="Q3" s="3">
         <v>16</v>
       </c>
-      <c r="R3" s="4">
+      <c r="R3" s="3">
         <v>17</v>
       </c>
-      <c r="S3" s="4">
+      <c r="S3" s="3">
         <v>18</v>
       </c>
-      <c r="T3" s="4">
+      <c r="T3" s="3">
         <v>19</v>
       </c>
-      <c r="U3" s="4">
+      <c r="U3" s="3">
         <v>20</v>
       </c>
-      <c r="V3" s="4">
+      <c r="V3" s="3">
         <v>21</v>
       </c>
-      <c r="W3" s="4">
+      <c r="W3" s="3">
         <v>22</v>
       </c>
-      <c r="X3" s="4">
+      <c r="X3" s="3">
         <v>23</v>
       </c>
-      <c r="Y3" s="4">
+      <c r="Y3" s="3">
         <v>24</v>
       </c>
-      <c r="Z3" s="4">
+      <c r="Z3" s="3">
         <v>25</v>
       </c>
-      <c r="AA3" s="4">
+      <c r="AA3" s="3">
         <v>26</v>
       </c>
-      <c r="AB3" s="4">
+      <c r="AB3" s="3">
         <v>27</v>
       </c>
-      <c r="AC3" s="4">
+      <c r="AC3" s="3">
         <v>28</v>
       </c>
-      <c r="AD3" s="63" t="s">
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="64" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-[...7 lines deleted...]
-      <c r="D4" s="5" t="s">
+    <row r="4" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="D4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="I4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="L4" s="5" t="s">
+      <c r="J4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="M4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="N4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="O4" s="5" t="s">
+      <c r="O4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="P4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="Q4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="S4" s="5" t="s">
+      <c r="Q4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="S4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="T4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="U4" s="5" t="s">
+      <c r="U4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="V4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="W4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="X4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="Z4" s="5" t="s">
+      <c r="X4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AA4" s="5" t="s">
+      <c r="AA4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="AB4" s="5" t="s">
+      <c r="AB4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="AC4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="AC4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE4" s="65"/>
+    </row>
+    <row r="5" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="8"/>
-[...27 lines deleted...]
-      <c r="AD5" s="10" t="s">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A6" s="36" t="s">
+    <row r="6" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...2 lines deleted...]
-      <c r="E6" s="7"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="6"/>
       <c r="F6" s="6"/>
-      <c r="G6" s="7">
-[...44 lines deleted...]
-      <c r="AD6" s="33" t="s">
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD6" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE6" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="7" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="39"/>
-[...2 lines deleted...]
-      <c r="E7" s="6"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="5"/>
       <c r="F7" s="6"/>
-      <c r="G7" s="7">
-[...6 lines deleted...]
-      <c r="L7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5"/>
       <c r="M7" s="6"/>
-      <c r="N7" s="6"/>
-[...35 lines deleted...]
-      <c r="AD7" s="34" t="s">
+      <c r="N7" s="5"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD7" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE7" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="39"/>
-[...2 lines deleted...]
-      <c r="E8" s="6"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="5"/>
       <c r="F8" s="6"/>
-      <c r="G8" s="7">
-[...6 lines deleted...]
-      <c r="L8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5"/>
       <c r="M8" s="6"/>
-      <c r="N8" s="6"/>
-[...35 lines deleted...]
-      <c r="AD8" s="34" t="s">
+      <c r="N8" s="5"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD8" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE8" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="9" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="39"/>
-[...2 lines deleted...]
-      <c r="E9" s="6"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="5"/>
       <c r="F9" s="6"/>
-      <c r="G9" s="7">
-[...6 lines deleted...]
-      <c r="L9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5"/>
       <c r="M9" s="6"/>
-      <c r="N9" s="6"/>
-[...35 lines deleted...]
-      <c r="AD9" s="34" t="s">
+      <c r="N9" s="5"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE9" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="10" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="39"/>
-[...2 lines deleted...]
-      <c r="E10" s="6"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="5"/>
       <c r="F10" s="6"/>
-      <c r="G10" s="7">
-[...6 lines deleted...]
-      <c r="L10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="5"/>
       <c r="M10" s="6"/>
-      <c r="N10" s="6"/>
-[...35 lines deleted...]
-      <c r="AD10" s="34" t="s">
+      <c r="N10" s="5"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE10" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="39"/>
-[...2 lines deleted...]
-      <c r="E11" s="6"/>
+      <c r="B11" s="38"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="5"/>
       <c r="F11" s="6"/>
-      <c r="G11" s="7">
-[...6 lines deleted...]
-      <c r="L11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="5"/>
       <c r="M11" s="6"/>
-      <c r="N11" s="6"/>
-[...35 lines deleted...]
-      <c r="AD11" s="34" t="s">
+      <c r="N11" s="5"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE11" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="12" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39"/>
-[...2 lines deleted...]
-      <c r="E12" s="6"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="5"/>
       <c r="F12" s="6"/>
-      <c r="G12" s="7">
-[...6 lines deleted...]
-      <c r="L12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="5"/>
       <c r="M12" s="6"/>
-      <c r="N12" s="6"/>
-[...35 lines deleted...]
-      <c r="AD12" s="34" t="s">
+      <c r="N12" s="5"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE12" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="13" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="39"/>
-[...2 lines deleted...]
-      <c r="E13" s="6"/>
+      <c r="B13" s="38"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="5"/>
       <c r="F13" s="6"/>
-      <c r="G13" s="7">
-[...44 lines deleted...]
-      <c r="AD13" s="35" t="s">
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE13" s="34" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="15" t="s">
+    <row r="14" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="8"/>
-[...27 lines deleted...]
-      <c r="AD14" s="21" t="s">
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="20" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A15" s="36" t="s">
+    <row r="15" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="39"/>
-[...2 lines deleted...]
-      <c r="E15" s="7"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="6"/>
       <c r="F15" s="6"/>
-      <c r="G15" s="7">
-[...48 lines deleted...]
-      <c r="AD15" s="33" t="s">
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE15" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A16" s="37" t="s">
+    <row r="16" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="39"/>
-[...2 lines deleted...]
-      <c r="E16" s="6"/>
+      <c r="B16" s="38"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="5"/>
       <c r="F16" s="6"/>
-      <c r="G16" s="7">
-[...6 lines deleted...]
-      <c r="L16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5"/>
       <c r="M16" s="6"/>
-      <c r="N16" s="6"/>
-[...39 lines deleted...]
-      <c r="AD16" s="34" t="s">
+      <c r="N16" s="5"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE16" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A17" s="37" t="s">
+    <row r="17" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="39"/>
-[...2 lines deleted...]
-      <c r="E17" s="6"/>
+      <c r="B17" s="38"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="5"/>
       <c r="F17" s="6"/>
-      <c r="G17" s="7">
-[...6 lines deleted...]
-      <c r="L17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5"/>
       <c r="M17" s="6"/>
-      <c r="N17" s="6"/>
-[...39 lines deleted...]
-      <c r="AD17" s="34" t="s">
+      <c r="N17" s="5"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE17" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A18" s="37" t="s">
+    <row r="18" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="39"/>
-[...2 lines deleted...]
-      <c r="E18" s="6"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="5"/>
       <c r="F18" s="6"/>
-      <c r="G18" s="7">
-[...6 lines deleted...]
-      <c r="L18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5"/>
       <c r="M18" s="6"/>
-      <c r="N18" s="6"/>
-[...39 lines deleted...]
-      <c r="AD18" s="34" t="s">
+      <c r="N18" s="5"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE18" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="39"/>
-[...2 lines deleted...]
-      <c r="E19" s="6"/>
+      <c r="B19" s="38"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="5"/>
       <c r="F19" s="6"/>
-      <c r="G19" s="7">
-[...6 lines deleted...]
-      <c r="L19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="5"/>
       <c r="M19" s="6"/>
-      <c r="N19" s="6"/>
-[...39 lines deleted...]
-      <c r="AD19" s="34" t="s">
+      <c r="N19" s="5"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE19" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="39"/>
-[...2 lines deleted...]
-      <c r="E20" s="6"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="5"/>
       <c r="F20" s="6"/>
-      <c r="G20" s="7">
-[...6 lines deleted...]
-      <c r="L20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="5"/>
       <c r="M20" s="6"/>
-      <c r="N20" s="6"/>
-[...39 lines deleted...]
-      <c r="AD20" s="34" t="s">
+      <c r="N20" s="5"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE20" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="39"/>
-[...2 lines deleted...]
-      <c r="E21" s="6"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="5"/>
       <c r="F21" s="6"/>
-      <c r="G21" s="7">
-[...6 lines deleted...]
-      <c r="L21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="5"/>
       <c r="M21" s="6"/>
-      <c r="N21" s="6"/>
-[...39 lines deleted...]
-      <c r="AD21" s="34" t="s">
+      <c r="N21" s="5"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE21" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="22" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A22" s="38" t="s">
+    <row r="22" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="39"/>
-[...2 lines deleted...]
-      <c r="E22" s="6"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="5"/>
       <c r="F22" s="6"/>
-      <c r="G22" s="7">
-[...48 lines deleted...]
-      <c r="AD22" s="35" t="s">
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE22" s="34" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="23" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A23" s="15" t="s">
+    <row r="23" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="8"/>
-[...27 lines deleted...]
-      <c r="AD23" s="21" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A24" s="36" t="s">
+    <row r="24" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="39"/>
-[...2 lines deleted...]
-      <c r="E24" s="7"/>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="6"/>
       <c r="F24" s="6"/>
-      <c r="G24" s="7">
-[...44 lines deleted...]
-      <c r="AD24" s="33" t="s">
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE24" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A25" s="37" t="s">
+    <row r="25" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="39"/>
-[...2 lines deleted...]
-      <c r="E25" s="6"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="5"/>
       <c r="F25" s="6"/>
-      <c r="G25" s="7">
-[...6 lines deleted...]
-      <c r="L25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="5"/>
       <c r="M25" s="6"/>
-      <c r="N25" s="6"/>
-[...35 lines deleted...]
-      <c r="AD25" s="34" t="s">
+      <c r="N25" s="5"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE25" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A26" s="37" t="s">
+    <row r="26" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="39"/>
-[...2 lines deleted...]
-      <c r="E26" s="6"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="5"/>
       <c r="F26" s="6"/>
-      <c r="G26" s="7">
-[...6 lines deleted...]
-      <c r="L26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="5"/>
       <c r="M26" s="6"/>
-      <c r="N26" s="6"/>
-[...35 lines deleted...]
-      <c r="AD26" s="34" t="s">
+      <c r="N26" s="5"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE26" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="39"/>
-[...2 lines deleted...]
-      <c r="E27" s="6"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
       <c r="F27" s="6"/>
-      <c r="G27" s="7">
-[...6 lines deleted...]
-      <c r="L27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="5"/>
       <c r="M27" s="6"/>
-      <c r="N27" s="6"/>
-[...35 lines deleted...]
-      <c r="AD27" s="34" t="s">
+      <c r="N27" s="5"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE27" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A28" s="37" t="s">
+    <row r="28" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="39"/>
-[...2 lines deleted...]
-      <c r="E28" s="6"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="5"/>
       <c r="F28" s="6"/>
-      <c r="G28" s="7">
-[...6 lines deleted...]
-      <c r="L28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="5"/>
       <c r="M28" s="6"/>
-      <c r="N28" s="6"/>
-[...35 lines deleted...]
-      <c r="AD28" s="34" t="s">
+      <c r="N28" s="5"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE28" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A29" s="37" t="s">
+    <row r="29" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="39"/>
-[...2 lines deleted...]
-      <c r="E29" s="6"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="5"/>
       <c r="F29" s="6"/>
-      <c r="G29" s="7">
-[...6 lines deleted...]
-      <c r="L29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="5"/>
       <c r="M29" s="6"/>
-      <c r="N29" s="6"/>
-[...35 lines deleted...]
-      <c r="AD29" s="34" t="s">
+      <c r="N29" s="5"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE29" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="30" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A30" s="37" t="s">
+    <row r="30" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="39"/>
-[...2 lines deleted...]
-      <c r="E30" s="6"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="5"/>
       <c r="F30" s="6"/>
-      <c r="G30" s="7">
-[...6 lines deleted...]
-      <c r="L30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="5"/>
       <c r="M30" s="6"/>
-      <c r="N30" s="6"/>
-[...35 lines deleted...]
-      <c r="AD30" s="34" t="s">
+      <c r="N30" s="5"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE30" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="31" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A31" s="38" t="s">
+    <row r="31" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="39"/>
-[...2 lines deleted...]
-      <c r="E31" s="6"/>
+      <c r="B31" s="38"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="5"/>
       <c r="F31" s="6"/>
-      <c r="G31" s="7">
-[...44 lines deleted...]
-      <c r="AD31" s="35" t="s">
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE31" s="34" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="32" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A32" s="15" t="s">
+    <row r="32" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="8"/>
-[...27 lines deleted...]
-      <c r="AD32" s="21" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="20" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A33" s="36" t="s">
+    <row r="33" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="39"/>
-[...2 lines deleted...]
-      <c r="E33" s="7"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="6"/>
       <c r="F33" s="6"/>
-      <c r="G33" s="7">
-[...44 lines deleted...]
-      <c r="AD33" s="33" t="s">
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE33" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A34" s="37" t="s">
+    <row r="34" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="39"/>
-[...2 lines deleted...]
-      <c r="E34" s="6"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="5"/>
       <c r="F34" s="6"/>
-      <c r="G34" s="7">
-[...6 lines deleted...]
-      <c r="L34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5"/>
       <c r="M34" s="6"/>
-      <c r="N34" s="6"/>
-[...35 lines deleted...]
-      <c r="AD34" s="34" t="s">
+      <c r="N34" s="5"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE34" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A35" s="37" t="s">
+    <row r="35" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B35" s="39"/>
-[...2 lines deleted...]
-      <c r="E35" s="6"/>
+      <c r="B35" s="38"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="5"/>
       <c r="F35" s="6"/>
-      <c r="G35" s="7">
-[...6 lines deleted...]
-      <c r="L35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5"/>
       <c r="M35" s="6"/>
-      <c r="N35" s="6"/>
-[...35 lines deleted...]
-      <c r="AD35" s="34" t="s">
+      <c r="N35" s="5"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE35" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A36" s="37" t="s">
+    <row r="36" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="39"/>
-[...2 lines deleted...]
-      <c r="E36" s="6"/>
+      <c r="B36" s="38"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="5"/>
       <c r="F36" s="6"/>
-      <c r="G36" s="7">
-[...6 lines deleted...]
-      <c r="L36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5"/>
       <c r="M36" s="6"/>
-      <c r="N36" s="6"/>
-[...35 lines deleted...]
-      <c r="AD36" s="34" t="s">
+      <c r="N36" s="5"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+      <c r="S36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE36" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A37" s="37" t="s">
+    <row r="37" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B37" s="39"/>
-[...2 lines deleted...]
-      <c r="E37" s="6"/>
+      <c r="B37" s="38"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="5"/>
       <c r="F37" s="6"/>
-      <c r="G37" s="7">
-[...6 lines deleted...]
-      <c r="L37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="5"/>
       <c r="M37" s="6"/>
-      <c r="N37" s="6"/>
-[...35 lines deleted...]
-      <c r="AD37" s="34" t="s">
+      <c r="N37" s="5"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE37" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="39"/>
-[...2 lines deleted...]
-      <c r="E38" s="6"/>
+      <c r="B38" s="38"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="5"/>
       <c r="F38" s="6"/>
-      <c r="G38" s="7">
-[...6 lines deleted...]
-      <c r="L38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="5"/>
       <c r="M38" s="6"/>
-      <c r="N38" s="6"/>
-[...35 lines deleted...]
-      <c r="AD38" s="34" t="s">
+      <c r="N38" s="5"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE38" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A39" s="37" t="s">
+    <row r="39" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="39"/>
-[...2 lines deleted...]
-      <c r="E39" s="6"/>
+      <c r="B39" s="38"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="5"/>
       <c r="F39" s="6"/>
-      <c r="G39" s="7">
-[...6 lines deleted...]
-      <c r="L39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="5"/>
       <c r="M39" s="6"/>
-      <c r="N39" s="6"/>
-[...35 lines deleted...]
-      <c r="AD39" s="34" t="s">
+      <c r="N39" s="5"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE39" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="40" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A40" s="38" t="s">
+    <row r="40" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="39"/>
-[...2 lines deleted...]
-      <c r="E40" s="6"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="5"/>
       <c r="F40" s="6"/>
-      <c r="G40" s="7">
-[...44 lines deleted...]
-      <c r="AD40" s="35" t="s">
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD40" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE40" s="34" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A41" s="15" t="s">
+    <row r="41" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B41" s="8"/>
-[...27 lines deleted...]
-      <c r="AD41" s="21" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="20" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A42" s="36" t="s">
+    <row r="42" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="39"/>
-[...2 lines deleted...]
-      <c r="E42" s="7"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="6"/>
       <c r="F42" s="6"/>
-      <c r="G42" s="7">
-[...44 lines deleted...]
-      <c r="AD42" s="33" t="s">
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A43" s="37" t="s">
+    <row r="43" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="39"/>
-[...2 lines deleted...]
-      <c r="E43" s="6"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="5"/>
       <c r="F43" s="6"/>
-      <c r="G43" s="7">
-[...6 lines deleted...]
-      <c r="L43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5"/>
       <c r="M43" s="6"/>
-      <c r="N43" s="6"/>
-[...35 lines deleted...]
-      <c r="AD43" s="34" t="s">
+      <c r="N43" s="5"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A44" s="37" t="s">
+    <row r="44" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="39"/>
-[...2 lines deleted...]
-      <c r="E44" s="6"/>
+      <c r="B44" s="38"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="5"/>
       <c r="F44" s="6"/>
-      <c r="G44" s="7">
-[...6 lines deleted...]
-      <c r="L44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5"/>
       <c r="M44" s="6"/>
-      <c r="N44" s="6"/>
-[...35 lines deleted...]
-      <c r="AD44" s="34" t="s">
+      <c r="N44" s="5"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD44" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A45" s="37" t="s">
+    <row r="45" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="39"/>
-[...2 lines deleted...]
-      <c r="E45" s="6"/>
+      <c r="B45" s="38"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="5"/>
       <c r="F45" s="6"/>
-      <c r="G45" s="7">
-[...6 lines deleted...]
-      <c r="L45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5"/>
       <c r="M45" s="6"/>
-      <c r="N45" s="6"/>
-[...35 lines deleted...]
-      <c r="AD45" s="34" t="s">
+      <c r="N45" s="5"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="39"/>
-[...2 lines deleted...]
-      <c r="E46" s="6"/>
+      <c r="B46" s="38"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="5"/>
       <c r="F46" s="6"/>
-      <c r="G46" s="7">
-[...6 lines deleted...]
-      <c r="L46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="5"/>
       <c r="M46" s="6"/>
-      <c r="N46" s="6"/>
-[...35 lines deleted...]
-      <c r="AD46" s="34" t="s">
+      <c r="N46" s="5"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD46" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A47" s="37" t="s">
+    <row r="47" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="39"/>
-[...2 lines deleted...]
-      <c r="E47" s="6"/>
+      <c r="B47" s="38"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="5"/>
       <c r="F47" s="6"/>
-      <c r="G47" s="7">
-[...6 lines deleted...]
-      <c r="L47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="5"/>
       <c r="M47" s="6"/>
-      <c r="N47" s="6"/>
-[...35 lines deleted...]
-      <c r="AD47" s="34" t="s">
+      <c r="N47" s="5"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD47" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="A48" s="37" t="s">
+    <row r="48" spans="1:31" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B48" s="39"/>
-[...2 lines deleted...]
-      <c r="E48" s="6"/>
+      <c r="B48" s="38"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="5"/>
       <c r="F48" s="6"/>
-      <c r="G48" s="7">
-[...6 lines deleted...]
-      <c r="L48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="5"/>
       <c r="M48" s="6"/>
-      <c r="N48" s="6"/>
-[...35 lines deleted...]
-      <c r="AD48" s="34" t="s">
+      <c r="N48" s="5"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="T48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="U48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="V48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="W48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="X48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Y48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AA48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AB48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AC48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AD48" s="6">
+        <v>20716</v>
+      </c>
+      <c r="AE48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="49" spans="1:30" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A49" s="30" t="s">
+    <row r="49" spans="1:31" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B49" s="43"/>
-[...49 lines deleted...]
-      <c r="AD49" s="29" t="s">
+      <c r="B49" s="42"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+      <c r="S49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="T49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="U49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="V49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="W49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="X49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="Y49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="Z49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="AA49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="AB49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="AC49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="AD49" s="43">
+        <v>20716</v>
+      </c>
+      <c r="AE49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="AD3:AD4"/>
+    <mergeCell ref="AE3:AE4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB479782-F391-4BEF-973E-D99E5789A6C1}">
   <dimension ref="A2:AG49"/>
   <sheetViews>
-    <sheetView topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="D52" sqref="D52"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W24" sqref="W24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="32" width="6.5" customWidth="1"/>
     <col min="33" max="33" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+      <c r="B3" s="15">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="3">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="3">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="3">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="3">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="3">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="3">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="3">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="3">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="3">
         <v>10</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="3">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="3">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="N3" s="3">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="P3" s="4">
+      <c r="P3" s="3">
         <v>15</v>
       </c>
-      <c r="Q3" s="4">
+      <c r="Q3" s="3">
         <v>16</v>
       </c>
-      <c r="R3" s="4">
+      <c r="R3" s="3">
         <v>17</v>
       </c>
-      <c r="S3" s="4">
+      <c r="S3" s="3">
         <v>18</v>
       </c>
-      <c r="T3" s="4">
+      <c r="T3" s="3">
         <v>19</v>
       </c>
-      <c r="U3" s="4">
+      <c r="U3" s="3">
         <v>20</v>
       </c>
-      <c r="V3" s="4">
+      <c r="V3" s="3">
         <v>21</v>
       </c>
-      <c r="W3" s="4">
+      <c r="W3" s="3">
         <v>22</v>
       </c>
-      <c r="X3" s="4">
+      <c r="X3" s="3">
         <v>23</v>
       </c>
-      <c r="Y3" s="4">
+      <c r="Y3" s="3">
         <v>24</v>
       </c>
-      <c r="Z3" s="4">
+      <c r="Z3" s="3">
         <v>25</v>
       </c>
-      <c r="AA3" s="4">
+      <c r="AA3" s="3">
         <v>26</v>
       </c>
-      <c r="AB3" s="4">
+      <c r="AB3" s="3">
         <v>27</v>
       </c>
-      <c r="AC3" s="4">
+      <c r="AC3" s="3">
         <v>28</v>
       </c>
-      <c r="AD3" s="4">
+      <c r="AD3" s="3">
         <v>29</v>
       </c>
-      <c r="AE3" s="31">
+      <c r="AE3" s="30">
         <v>30</v>
       </c>
-      <c r="AF3" s="22">
+      <c r="AF3" s="21">
         <v>31</v>
       </c>
-      <c r="AG3" s="63" t="s">
+      <c r="AG3" s="64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="62"/>
-[...6 lines deleted...]
-      <c r="D4" s="5" t="s">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="F4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="I4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="J4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="K4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="L4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="O4" s="5" t="s">
+      <c r="M4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="P4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="Q4" s="5" t="s">
+      <c r="Q4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="S4" s="5" t="s">
+      <c r="S4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="T4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="V4" s="5" t="s">
+      <c r="T4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="V4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="W4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="X4" s="5" t="s">
+      <c r="X4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="Y4" s="5" t="s">
+      <c r="Y4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="Z4" s="5" t="s">
+      <c r="Z4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="AA4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AC4" s="5" t="s">
+      <c r="AA4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AD4" s="5" t="s">
+      <c r="AD4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="AE4" s="5" t="s">
+      <c r="AE4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="AF4" s="23" t="s">
+      <c r="AF4" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="AG4" s="64"/>
+      <c r="AG4" s="65"/>
     </row>
     <row r="5" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="8"/>
-[...30 lines deleted...]
-      <c r="AG5" s="10" t="s">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="48"/>
-[...54 lines deleted...]
-      <c r="AG6" s="33" t="s">
+      <c r="B6" s="55"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6">
+        <v>20138</v>
+      </c>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="O6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="P6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="R6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="S6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="T6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="U6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="V6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="W6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="X6" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="23"/>
+      <c r="AG6" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="50"/>
-[...54 lines deleted...]
-      <c r="AG7" s="34" t="s">
+      <c r="B7" s="56"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X7" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="23"/>
+      <c r="AG7" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="50"/>
-[...54 lines deleted...]
-      <c r="AG8" s="34" t="s">
+      <c r="B8" s="56"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X8" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="50"/>
-[...54 lines deleted...]
-      <c r="AG9" s="34" t="s">
+      <c r="B9" s="56"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X9" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="23"/>
+      <c r="AG9" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="50"/>
-[...54 lines deleted...]
-      <c r="AG10" s="34" t="s">
+      <c r="B10" s="56"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X10" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="23"/>
+      <c r="AG10" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="50"/>
-[...54 lines deleted...]
-      <c r="AG11" s="34" t="s">
+      <c r="B11" s="56"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X11" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="23"/>
+      <c r="AG11" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="50"/>
-[...54 lines deleted...]
-      <c r="AG12" s="34" t="s">
+      <c r="B12" s="56"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X12" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="23"/>
+      <c r="AG12" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="52"/>
-[...54 lines deleted...]
-      <c r="AG13" s="35" t="s">
+      <c r="B13" s="57"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="10">
+        <v>20138</v>
+      </c>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="O13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="P13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="R13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="S13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="T13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="U13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="V13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="W13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="X13" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="8"/>
-[...30 lines deleted...]
-      <c r="AG14" s="21" t="s">
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A15" s="36" t="s">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="48"/>
-[...58 lines deleted...]
-      <c r="AG15" s="33" t="s">
+      <c r="B15" s="55"/>
+      <c r="C15" s="47"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6">
+        <v>20138</v>
+      </c>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="O15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="P15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="R15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="S15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="T15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="U15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="V15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="W15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="X15" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="50"/>
-[...58 lines deleted...]
-      <c r="AG16" s="34" t="s">
+      <c r="B16" s="56"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X16" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="50"/>
-[...58 lines deleted...]
-      <c r="AG17" s="34" t="s">
+      <c r="B17" s="56"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X17" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="50"/>
-[...58 lines deleted...]
-      <c r="AG18" s="34" t="s">
+      <c r="B18" s="56"/>
+      <c r="C18" s="49"/>
+      <c r="D18" s="49"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X18" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="50"/>
-[...58 lines deleted...]
-      <c r="AG19" s="34" t="s">
+      <c r="B19" s="56"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X19" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="50"/>
-[...58 lines deleted...]
-      <c r="AG20" s="34" t="s">
+      <c r="B20" s="56"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X20" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="23"/>
+      <c r="AG20" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A21" s="37" t="s">
+      <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="50"/>
-[...58 lines deleted...]
-      <c r="AG21" s="34" t="s">
+      <c r="B21" s="56"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X21" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y21" s="6"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="52"/>
-[...58 lines deleted...]
-      <c r="AG22" s="35" t="s">
+      <c r="B22" s="57"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="10">
+        <v>20138</v>
+      </c>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="O22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="P22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="R22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="S22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="T22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="U22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="V22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="W22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="X22" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="23"/>
+      <c r="AG22" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="8"/>
-[...30 lines deleted...]
-      <c r="AG23" s="21" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="9"/>
+      <c r="AG23" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="48"/>
-[...54 lines deleted...]
-      <c r="AG24" s="33" t="s">
+      <c r="B24" s="55"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6">
+        <v>20138</v>
+      </c>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="O24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="P24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="R24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="S24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="T24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="U24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="V24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="W24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="X24" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="50"/>
-[...54 lines deleted...]
-      <c r="AG25" s="34" t="s">
+      <c r="B25" s="56"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X25" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A26" s="37" t="s">
+      <c r="A26" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="50"/>
-[...54 lines deleted...]
-      <c r="AG26" s="34" t="s">
+      <c r="B26" s="56"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X26" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A27" s="37" t="s">
+      <c r="A27" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="50"/>
-[...54 lines deleted...]
-      <c r="AG27" s="34" t="s">
+      <c r="B27" s="56"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X27" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A28" s="37" t="s">
+      <c r="A28" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="50"/>
-[...54 lines deleted...]
-      <c r="AG28" s="34" t="s">
+      <c r="B28" s="56"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X28" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A29" s="37" t="s">
+      <c r="A29" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="50"/>
-[...54 lines deleted...]
-      <c r="AG29" s="34" t="s">
+      <c r="B29" s="56"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X29" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y29" s="6"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="50"/>
-[...54 lines deleted...]
-      <c r="AG30" s="34" t="s">
+      <c r="B30" s="56"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X30" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="52"/>
-[...54 lines deleted...]
-      <c r="AG31" s="35" t="s">
+      <c r="B31" s="57"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="10">
+        <v>20138</v>
+      </c>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="O31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="P31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="R31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="S31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="T31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="U31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="V31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="W31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="X31" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Y31" s="6"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A32" s="15" t="s">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="8"/>
-[...30 lines deleted...]
-      <c r="AG32" s="21" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="9"/>
+      <c r="AG32" s="20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A33" s="36" t="s">
+      <c r="A33" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="48"/>
-[...54 lines deleted...]
-      <c r="AG33" s="33" t="s">
+      <c r="B33" s="55"/>
+      <c r="C33" s="47"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6">
+        <v>20138</v>
+      </c>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="O33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="P33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="R33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="S33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="T33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="U33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="V33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="W33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="X33" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A34" s="37" t="s">
+      <c r="A34" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="50"/>
-[...54 lines deleted...]
-      <c r="AG34" s="34" t="s">
+      <c r="B34" s="56"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X34" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A35" s="37" t="s">
+      <c r="A35" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B35" s="50"/>
-[...54 lines deleted...]
-      <c r="AG35" s="34" t="s">
+      <c r="B35" s="56"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X35" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A36" s="37" t="s">
+      <c r="A36" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="50"/>
-[...54 lines deleted...]
-      <c r="AG36" s="34" t="s">
+      <c r="B36" s="56"/>
+      <c r="C36" s="49"/>
+      <c r="D36" s="49"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X36" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A37" s="37" t="s">
+      <c r="A37" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B37" s="50"/>
-[...54 lines deleted...]
-      <c r="AG37" s="34" t="s">
+      <c r="B37" s="56"/>
+      <c r="C37" s="49"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X37" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A38" s="37" t="s">
+      <c r="A38" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="50"/>
-[...54 lines deleted...]
-      <c r="AG38" s="34" t="s">
+      <c r="B38" s="56"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X38" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="23"/>
+      <c r="AG38" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A39" s="37" t="s">
+      <c r="A39" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="50"/>
-[...54 lines deleted...]
-      <c r="AG39" s="34" t="s">
+      <c r="B39" s="56"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="49"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X39" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="6"/>
+      <c r="AF39" s="23"/>
+      <c r="AG39" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="52"/>
-[...54 lines deleted...]
-      <c r="AG40" s="35" t="s">
+      <c r="B40" s="57"/>
+      <c r="C40" s="51"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="10">
+        <v>20138</v>
+      </c>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="O40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="P40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="R40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="S40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="T40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="U40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="V40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="W40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="X40" s="10">
+        <v>20715</v>
+      </c>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="6"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A41" s="15" t="s">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B41" s="8"/>
-[...30 lines deleted...]
-      <c r="AG41" s="21" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A42" s="36" t="s">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="48"/>
-[...54 lines deleted...]
-      <c r="AG42" s="33" t="s">
+      <c r="B42" s="55"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6">
+        <v>20138</v>
+      </c>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="O42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="P42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="R42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="S42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="T42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="U42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="V42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="W42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="X42" s="6">
+        <v>20715</v>
+      </c>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="6"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A43" s="37" t="s">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="50"/>
-[...54 lines deleted...]
-      <c r="AG43" s="34" t="s">
+      <c r="B43" s="56"/>
+      <c r="C43" s="49"/>
+      <c r="D43" s="49"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X43" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y43" s="6"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="6"/>
+      <c r="AF43" s="23"/>
+      <c r="AG43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A44" s="37" t="s">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="50"/>
-[...54 lines deleted...]
-      <c r="AG44" s="34" t="s">
+      <c r="B44" s="56"/>
+      <c r="C44" s="49"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X44" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="23"/>
+      <c r="AG44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A45" s="37" t="s">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="50"/>
-[...54 lines deleted...]
-      <c r="AG45" s="34" t="s">
+      <c r="B45" s="56"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X45" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="23"/>
+      <c r="AG45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A46" s="37" t="s">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="50"/>
-[...54 lines deleted...]
-      <c r="AG46" s="34" t="s">
+      <c r="B46" s="56"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X46" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y46" s="6"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="23"/>
+      <c r="AG46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A47" s="37" t="s">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="50"/>
-[...54 lines deleted...]
-      <c r="AG47" s="34" t="s">
+      <c r="B47" s="56"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X47" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y47" s="6"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="23"/>
+      <c r="AG47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A48" s="37" t="s">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B48" s="50"/>
-[...54 lines deleted...]
-      <c r="AG48" s="34" t="s">
+      <c r="B48" s="56"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="5">
+        <v>20138</v>
+      </c>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="O48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="P48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="R48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="S48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="T48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="U48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="V48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="W48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="X48" s="5">
+        <v>20715</v>
+      </c>
+      <c r="Y48" s="6"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="23"/>
+      <c r="AG48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A49" s="30" t="s">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B49" s="54"/>
-[...54 lines deleted...]
-      <c r="AG49" s="29" t="s">
+      <c r="B49" s="58"/>
+      <c r="C49" s="53"/>
+      <c r="D49" s="53"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43">
+        <v>20138</v>
+      </c>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="O49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="P49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="Q49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="R49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="S49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="T49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="U49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="V49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="W49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="X49" s="43">
+        <v>20715</v>
+      </c>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="43"/>
+      <c r="AF49" s="44"/>
+      <c r="AG49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AG3:AG4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="52" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38B9C5CD-4C9C-4201-BD03-CC51C505568F}">
   <dimension ref="A2:AG49"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AB49" sqref="AB49"/>
+    <sheetView tabSelected="1" topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="32" width="6.5" customWidth="1"/>
     <col min="33" max="33" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="30">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="21">
+        <v>31</v>
+      </c>
+      <c r="AG3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF4" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="AG4" s="65"/>
+    </row>
+    <row r="5" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="49"/>
+      <c r="AE7" s="49"/>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="49"/>
+      <c r="AE8" s="49"/>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="49"/>
+      <c r="AE9" s="49"/>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="49"/>
+      <c r="AE10" s="49"/>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="49"/>
+      <c r="AE11" s="49"/>
+      <c r="AF11" s="50"/>
+      <c r="AG11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="49"/>
+      <c r="AE12" s="49"/>
+      <c r="AF12" s="50"/>
+      <c r="AG12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="51"/>
+      <c r="AE13" s="51"/>
+      <c r="AF13" s="52"/>
+      <c r="AG13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C15" s="39">
+        <v>21985</v>
+      </c>
+      <c r="D15" s="39"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="47"/>
+      <c r="AE15" s="47"/>
+      <c r="AF15" s="48"/>
+      <c r="AG15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C16" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="49"/>
+      <c r="AE16" s="49"/>
+      <c r="AF16" s="50"/>
+      <c r="AG16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C17" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="49"/>
+      <c r="AE17" s="49"/>
+      <c r="AF17" s="50"/>
+      <c r="AG17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C18" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="49"/>
+      <c r="AE18" s="49"/>
+      <c r="AF18" s="50"/>
+      <c r="AG18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C19" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="49"/>
+      <c r="AE19" s="49"/>
+      <c r="AF19" s="50"/>
+      <c r="AG19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C20" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D20" s="6"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="49"/>
+      <c r="AE20" s="49"/>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C21" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="49"/>
+      <c r="AE21" s="49"/>
+      <c r="AF21" s="50"/>
+      <c r="AG21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C22" s="40">
+        <v>21985</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10"/>
+      <c r="Y22" s="10"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="51"/>
+      <c r="AE22" s="51"/>
+      <c r="AF22" s="52"/>
+      <c r="AG22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="9"/>
+      <c r="AG23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C24" s="39">
+        <v>21985</v>
+      </c>
+      <c r="D24" s="39"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="47"/>
+      <c r="AE24" s="47"/>
+      <c r="AF24" s="48"/>
+      <c r="AG24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C25" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="49"/>
+      <c r="AE25" s="49"/>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C26" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="49"/>
+      <c r="AE26" s="49"/>
+      <c r="AF26" s="50"/>
+      <c r="AG26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C27" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="49"/>
+      <c r="AE27" s="49"/>
+      <c r="AF27" s="50"/>
+      <c r="AG27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C28" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="49"/>
+      <c r="AE28" s="49"/>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C29" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="49"/>
+      <c r="AE29" s="49"/>
+      <c r="AF29" s="50"/>
+      <c r="AG29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C30" s="6">
+        <v>21985</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="49"/>
+      <c r="AE30" s="49"/>
+      <c r="AF30" s="50"/>
+      <c r="AG30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="38">
+        <v>21985</v>
+      </c>
+      <c r="C31" s="40">
+        <v>21985</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="51"/>
+      <c r="AE31" s="51"/>
+      <c r="AF31" s="52"/>
+      <c r="AG31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="9"/>
+      <c r="AG32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="47"/>
+      <c r="AE33" s="47"/>
+      <c r="AF33" s="48"/>
+      <c r="AG33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="49"/>
+      <c r="AE34" s="49"/>
+      <c r="AF34" s="50"/>
+      <c r="AG34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="38"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="49"/>
+      <c r="AE35" s="49"/>
+      <c r="AF35" s="50"/>
+      <c r="AG35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="49"/>
+      <c r="AE36" s="49"/>
+      <c r="AF36" s="50"/>
+      <c r="AG36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="38"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="49"/>
+      <c r="AE37" s="49"/>
+      <c r="AF37" s="50"/>
+      <c r="AG37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="38"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="49"/>
+      <c r="AE38" s="49"/>
+      <c r="AF38" s="50"/>
+      <c r="AG38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="38"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="49"/>
+      <c r="AE39" s="49"/>
+      <c r="AF39" s="50"/>
+      <c r="AG39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="38"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="51"/>
+      <c r="AE40" s="51"/>
+      <c r="AF40" s="52"/>
+      <c r="AG40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...194 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...30 lines deleted...]
-      <c r="AG6" s="33" t="s">
+      <c r="B42" s="38"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="47"/>
+      <c r="AE42" s="47"/>
+      <c r="AF42" s="48"/>
+      <c r="AG42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="39"/>
-[...30 lines deleted...]
-      <c r="AG7" s="34" t="s">
+      <c r="B43" s="38"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="49"/>
+      <c r="AE43" s="49"/>
+      <c r="AF43" s="50"/>
+      <c r="AG43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="39"/>
-[...30 lines deleted...]
-      <c r="AG8" s="34" t="s">
+      <c r="B44" s="38"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="49"/>
+      <c r="AE44" s="49"/>
+      <c r="AF44" s="50"/>
+      <c r="AG44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="39"/>
-[...30 lines deleted...]
-      <c r="AG9" s="34" t="s">
+      <c r="B45" s="38"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="49"/>
+      <c r="AE45" s="49"/>
+      <c r="AF45" s="50"/>
+      <c r="AG45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="39"/>
-[...30 lines deleted...]
-      <c r="AG10" s="34" t="s">
+      <c r="B46" s="38"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="49"/>
+      <c r="AE46" s="49"/>
+      <c r="AF46" s="50"/>
+      <c r="AG46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="39"/>
-[...30 lines deleted...]
-      <c r="AG11" s="34" t="s">
+      <c r="B47" s="38"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+      <c r="S47" s="5"/>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="49"/>
+      <c r="AE47" s="49"/>
+      <c r="AF47" s="50"/>
+      <c r="AG47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39"/>
-[...30 lines deleted...]
-      <c r="AG12" s="34" t="s">
+      <c r="B48" s="38"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="49"/>
+      <c r="AE48" s="49"/>
+      <c r="AF48" s="50"/>
+      <c r="AG48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="39"/>
-[...1434 lines deleted...]
-      <c r="AG49" s="29" t="s">
+      <c r="B49" s="42"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="53"/>
+      <c r="AE49" s="53"/>
+      <c r="AF49" s="54"/>
+      <c r="AG49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AG3:AG4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="52" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A2C7DBF-B629-4164-805B-3172011E9C62}">
   <dimension ref="A2:AF49"/>
   <sheetViews>
-    <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="M55" sqref="M55"/>
+    <sheetView topLeftCell="A30" workbookViewId="0">
+      <selection activeCell="AE24" sqref="AE24:AE31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="31" width="6.5" customWidth="1"/>
     <col min="32" max="32" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="30">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AE4" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF4" s="67"/>
+    </row>
+    <row r="5" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="38"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O7" s="6"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA7" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="38"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O8" s="6"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="38"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O9" s="6"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="38"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O10" s="6"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="38"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O11" s="6"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="38"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O12" s="6"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="38"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O13" s="6"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10"/>
+      <c r="Y13" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="38"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O16" s="6"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="38"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O17" s="6"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="38"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O18" s="6"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O19" s="6"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O20" s="6"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O21" s="6"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="38"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O22" s="6"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10"/>
+      <c r="Y22" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="38"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O25" s="6"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O26" s="6"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O27" s="6"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="38"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O28" s="6"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O29" s="6"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O30" s="6"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="38"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O31" s="6"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6">
+        <v>21985</v>
+      </c>
+      <c r="AF31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O34" s="6"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="38"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O35" s="6"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O36" s="6"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="38"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O37" s="6"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="38"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O38" s="6"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="38"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O39" s="6"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="6"/>
+      <c r="AF39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="38"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O40" s="6"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="6"/>
+      <c r="AF40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...187 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...37 lines deleted...]
-      <c r="AF6" s="33" t="s">
+      <c r="B42" s="38"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="6"/>
+      <c r="AF42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="39"/>
-[...37 lines deleted...]
-      <c r="AF7" s="34" t="s">
+      <c r="B43" s="38"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O43" s="6"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="6"/>
+      <c r="AF43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="39"/>
-[...37 lines deleted...]
-      <c r="AF8" s="34" t="s">
+      <c r="B44" s="38"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O44" s="6"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA44" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="39"/>
-[...37 lines deleted...]
-      <c r="AF9" s="34" t="s">
+      <c r="B45" s="38"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O45" s="6"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="39"/>
-[...37 lines deleted...]
-      <c r="AF10" s="34" t="s">
+      <c r="B46" s="38"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O46" s="6"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="39"/>
-[...37 lines deleted...]
-      <c r="AF11" s="34" t="s">
+      <c r="B47" s="38"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O47" s="6"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+      <c r="S47" s="5"/>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39"/>
-[...37 lines deleted...]
-      <c r="AF12" s="34" t="s">
+      <c r="B48" s="38"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="6">
+        <v>20779</v>
+      </c>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="6">
+        <v>20779</v>
+      </c>
+      <c r="O48" s="6"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="6">
+        <v>21715</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AA48" s="6">
+        <v>21715</v>
+      </c>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="39"/>
-[...1757 lines deleted...]
-      <c r="AF49" s="29" t="s">
+      <c r="B49" s="42"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43">
+        <v>20779</v>
+      </c>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43">
+        <v>20779</v>
+      </c>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43">
+        <v>21715</v>
+      </c>
+      <c r="Z49" s="43">
+        <v>21715</v>
+      </c>
+      <c r="AA49" s="43">
+        <v>21715</v>
+      </c>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="43"/>
+      <c r="AF49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AF3:AF4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60476A09-FA36-4B82-87A6-7361F6949578}">
   <dimension ref="A2:AG49"/>
   <sheetViews>
-    <sheetView topLeftCell="A21" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+    <sheetView topLeftCell="A33" workbookViewId="0">
+      <selection activeCell="AF5" sqref="AF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="32" width="6.5" customWidth="1"/>
     <col min="33" max="33" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="30">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="21">
+        <v>31</v>
+      </c>
+      <c r="AG3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF4" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG4" s="65"/>
+    </row>
+    <row r="5" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="23"/>
+      <c r="AG6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="38"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="23"/>
+      <c r="AG7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="38"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="38"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="23"/>
+      <c r="AG9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="38"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="23"/>
+      <c r="AG10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="38"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="23"/>
+      <c r="AG11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="38"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="23"/>
+      <c r="AG12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="38"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="38"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="38"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="38"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="38"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="23"/>
+      <c r="AG20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="38"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10"/>
+      <c r="Y22" s="10"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="23"/>
+      <c r="AG22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="9"/>
+      <c r="AG23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="38"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="38"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="38"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="9"/>
+      <c r="AG32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5"/>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="38"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="38"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="38"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="23"/>
+      <c r="AG38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="38"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="6"/>
+      <c r="AF39" s="23"/>
+      <c r="AG39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="38"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="6"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...194 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...48 lines deleted...]
-      <c r="AG6" s="33" t="s">
+      <c r="B42" s="38"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="41"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="6"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="39"/>
-[...48 lines deleted...]
-      <c r="AG7" s="34" t="s">
+      <c r="B43" s="38"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="6"/>
+      <c r="AF43" s="23"/>
+      <c r="AG43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="39"/>
-[...48 lines deleted...]
-      <c r="AG8" s="34" t="s">
+      <c r="B44" s="38"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="23"/>
+      <c r="AG44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="39"/>
-[...48 lines deleted...]
-      <c r="AG9" s="34" t="s">
+      <c r="B45" s="38"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="23"/>
+      <c r="AG45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="39"/>
-[...48 lines deleted...]
-      <c r="AG10" s="34" t="s">
+      <c r="B46" s="38"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="23"/>
+      <c r="AG46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="39"/>
-[...48 lines deleted...]
-      <c r="AG11" s="34" t="s">
+      <c r="B47" s="38"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+      <c r="S47" s="5"/>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="23"/>
+      <c r="AG47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39"/>
-[...48 lines deleted...]
-      <c r="AG12" s="34" t="s">
+      <c r="B48" s="38"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="23"/>
+      <c r="AG48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="39"/>
-[...2092 lines deleted...]
-      <c r="AG49" s="29" t="s">
+      <c r="B49" s="42"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="43"/>
+      <c r="AF49" s="44"/>
+      <c r="AG49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AG3:AG4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28F326E9-EFBE-48EE-A1C6-0144BEB80671}">
   <dimension ref="A2:AF49"/>
   <sheetViews>
-    <sheetView topLeftCell="A32" workbookViewId="0">
-      <selection activeCell="W50" sqref="W50"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W53" sqref="W53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="31" width="6.5" customWidth="1"/>
     <col min="32" max="32" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="30">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE4" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF4" s="67"/>
+    </row>
+    <row r="5" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="6">
+        <v>21767</v>
+      </c>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6">
+        <v>21768</v>
+      </c>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R6" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S6" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6">
+        <v>21769</v>
+      </c>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="38"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F7" s="5"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R7" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S7" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="38"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F8" s="5"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R8" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S8" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="38"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F9" s="5"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R9" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S9" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="38"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E10" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F10" s="5"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L10" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R10" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S10" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="38"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E11" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F11" s="5"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L11" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R11" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S11" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="38"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E12" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F12" s="5"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L12" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R12" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S12" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="38"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40">
+        <v>21767</v>
+      </c>
+      <c r="E13" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F13" s="5"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L13" s="10">
+        <v>21768</v>
+      </c>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R13" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S13" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10"/>
+      <c r="Y13" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>21769</v>
+      </c>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="6">
+        <v>21767</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6">
+        <v>21768</v>
+      </c>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R15" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S15" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6">
+        <v>21769</v>
+      </c>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="38"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F16" s="5"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R16" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S16" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="38"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F17" s="5"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R17" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S17" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="38"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F18" s="5"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R18" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S18" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E19" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F19" s="5"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L19" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R19" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S19" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E20" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F20" s="5"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L20" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R20" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S20" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E21" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F21" s="5"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L21" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R21" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S21" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="38"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40">
+        <v>21767</v>
+      </c>
+      <c r="E22" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F22" s="5"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L22" s="10">
+        <v>21768</v>
+      </c>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R22" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S22" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10"/>
+      <c r="Y22" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>21769</v>
+      </c>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="6">
+        <v>21767</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6">
+        <v>21768</v>
+      </c>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R24" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S24" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6">
+        <v>21769</v>
+      </c>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="38"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F25" s="5"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R25" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S25" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F26" s="5"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R26" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S26" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F27" s="5"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R27" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S27" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="38"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E28" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F28" s="5"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L28" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R28" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S28" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E29" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F29" s="5"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L29" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R29" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S29" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z29" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E30" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F30" s="5"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L30" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R30" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S30" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="38"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40">
+        <v>21767</v>
+      </c>
+      <c r="E31" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F31" s="5"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L31" s="10">
+        <v>21768</v>
+      </c>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R31" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S31" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>21769</v>
+      </c>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="6">
+        <v>21767</v>
+      </c>
+      <c r="F33" s="5"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6">
+        <v>21768</v>
+      </c>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R33" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S33" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6">
+        <v>21769</v>
+      </c>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F34" s="5"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R34" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S34" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="38"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F35" s="5"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R35" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S35" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F36" s="5"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R36" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S36" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="38"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E37" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F37" s="5"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L37" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R37" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S37" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="38"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E38" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F38" s="5"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L38" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R38" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S38" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="38"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E39" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F39" s="5"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L39" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R39" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S39" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="6"/>
+      <c r="AF39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="38"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40">
+        <v>21767</v>
+      </c>
+      <c r="E40" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F40" s="5"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L40" s="10">
+        <v>21768</v>
+      </c>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R40" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S40" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z40" s="10">
+        <v>21769</v>
+      </c>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="6"/>
+      <c r="AF40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...187 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...33 lines deleted...]
-      <c r="AF6" s="33" t="s">
+      <c r="B42" s="38"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="6">
+        <v>21767</v>
+      </c>
+      <c r="F42" s="5"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6">
+        <v>21768</v>
+      </c>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R42" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S42" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6">
+        <v>21769</v>
+      </c>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="6"/>
+      <c r="AF42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="39"/>
-[...33 lines deleted...]
-      <c r="AF7" s="34" t="s">
+      <c r="B43" s="38"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F43" s="5"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R43" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S43" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="6"/>
+      <c r="Z43" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="6"/>
+      <c r="AF43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="39"/>
-[...33 lines deleted...]
-      <c r="AF8" s="34" t="s">
+      <c r="B44" s="38"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F44" s="5"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R44" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S44" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="39"/>
-[...33 lines deleted...]
-      <c r="AF9" s="34" t="s">
+      <c r="B45" s="38"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F45" s="5"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R45" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S45" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="39"/>
-[...33 lines deleted...]
-      <c r="AF10" s="34" t="s">
+      <c r="B46" s="38"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E46" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F46" s="5"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L46" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R46" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S46" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z46" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="39"/>
-[...33 lines deleted...]
-      <c r="AF11" s="34" t="s">
+      <c r="B47" s="38"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E47" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F47" s="5"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L47" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R47" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S47" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z47" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39"/>
-[...33 lines deleted...]
-      <c r="AF12" s="34" t="s">
+      <c r="B48" s="38"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6">
+        <v>21767</v>
+      </c>
+      <c r="E48" s="5">
+        <v>21767</v>
+      </c>
+      <c r="F48" s="5"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6">
+        <v>21768</v>
+      </c>
+      <c r="L48" s="5">
+        <v>21768</v>
+      </c>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="6">
+        <v>20269</v>
+      </c>
+      <c r="R48" s="6">
+        <v>20269</v>
+      </c>
+      <c r="S48" s="6">
+        <v>20269</v>
+      </c>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="6">
+        <v>21769</v>
+      </c>
+      <c r="Z48" s="5">
+        <v>21769</v>
+      </c>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:32" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="39"/>
-[...1561 lines deleted...]
-      <c r="AF49" s="29" t="s">
+      <c r="B49" s="42"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43">
+        <v>21767</v>
+      </c>
+      <c r="E49" s="43">
+        <v>21767</v>
+      </c>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43">
+        <v>21768</v>
+      </c>
+      <c r="L49" s="43">
+        <v>21768</v>
+      </c>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43">
+        <v>20269</v>
+      </c>
+      <c r="R49" s="43">
+        <v>20269</v>
+      </c>
+      <c r="S49" s="43">
+        <v>20269</v>
+      </c>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43">
+        <v>21769</v>
+      </c>
+      <c r="Z49" s="43">
+        <v>21769</v>
+      </c>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="43"/>
+      <c r="AF49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AF3:AF4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="52" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B48D726-1252-4314-B5A4-2B99C030BEA2}">
   <dimension ref="A2:AG49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="E50" sqref="E50"/>
+    <sheetView topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="32" width="6.5" customWidth="1"/>
     <col min="33" max="33" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="59">
+        <v>7</v>
+      </c>
+      <c r="I3" s="59">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="30">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="21">
+        <v>31</v>
+      </c>
+      <c r="AG3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AF4" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG4" s="65"/>
+    </row>
+    <row r="5" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C6" s="39">
+        <v>20267</v>
+      </c>
+      <c r="D6" s="39">
+        <v>20267</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6">
+        <v>20771</v>
+      </c>
+      <c r="G6" s="6">
+        <v>20771</v>
+      </c>
+      <c r="H6" s="6">
+        <v>20771</v>
+      </c>
+      <c r="I6" s="6">
+        <v>20771</v>
+      </c>
+      <c r="J6" s="6">
+        <v>20771</v>
+      </c>
+      <c r="K6" s="6"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39">
+        <v>21568</v>
+      </c>
+      <c r="N6" s="39">
+        <v>21568</v>
+      </c>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39">
+        <v>21568</v>
+      </c>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="23"/>
+      <c r="AG6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C7" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D7" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G7" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H7" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I7" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J7" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K7" s="6"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N7" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="23"/>
+      <c r="AG7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C8" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D8" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G8" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H8" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I8" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J8" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K8" s="6"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N8" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C9" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D9" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G9" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H9" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I9" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J9" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K9" s="6"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N9" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="23"/>
+      <c r="AG9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C10" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D10" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G10" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H10" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I10" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J10" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K10" s="6"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N10" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="23"/>
+      <c r="AG10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C11" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D11" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G11" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H11" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I11" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J11" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K11" s="6"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N11" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="23"/>
+      <c r="AG11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C12" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D12" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G12" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H12" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I12" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J12" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K12" s="6"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N12" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="23"/>
+      <c r="AG12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C13" s="40">
+        <v>20267</v>
+      </c>
+      <c r="D13" s="40">
+        <v>20267</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G13" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H13" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I13" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J13" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K13" s="6"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43">
+        <v>21568</v>
+      </c>
+      <c r="N13" s="43">
+        <v>21568</v>
+      </c>
+      <c r="O13" s="43"/>
+      <c r="P13" s="43"/>
+      <c r="Q13" s="43">
+        <v>21568</v>
+      </c>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C15" s="39">
+        <v>20267</v>
+      </c>
+      <c r="D15" s="39">
+        <v>20267</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6">
+        <v>20771</v>
+      </c>
+      <c r="G15" s="6">
+        <v>20771</v>
+      </c>
+      <c r="H15" s="6">
+        <v>20771</v>
+      </c>
+      <c r="I15" s="6">
+        <v>20771</v>
+      </c>
+      <c r="J15" s="6">
+        <v>20771</v>
+      </c>
+      <c r="K15" s="6"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="39">
+        <v>21568</v>
+      </c>
+      <c r="N15" s="39">
+        <v>21568</v>
+      </c>
+      <c r="O15" s="39"/>
+      <c r="P15" s="39"/>
+      <c r="Q15" s="39">
+        <v>21568</v>
+      </c>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C16" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D16" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G16" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H16" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I16" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J16" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K16" s="6"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N16" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C17" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D17" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G17" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H17" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I17" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J17" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K17" s="6"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N17" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C18" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D18" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G18" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H18" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I18" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J18" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K18" s="6"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N18" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C19" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D19" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G19" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H19" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I19" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J19" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K19" s="6"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N19" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C20" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D20" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G20" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H20" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I20" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J20" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K20" s="6"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N20" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="23"/>
+      <c r="AG20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C21" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D21" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G21" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H21" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I21" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J21" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K21" s="6"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N21" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C22" s="40">
+        <v>20267</v>
+      </c>
+      <c r="D22" s="40">
+        <v>20267</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G22" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H22" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I22" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J22" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K22" s="6"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43">
+        <v>21568</v>
+      </c>
+      <c r="N22" s="43">
+        <v>21568</v>
+      </c>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43">
+        <v>21568</v>
+      </c>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10"/>
+      <c r="Y22" s="10"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="23"/>
+      <c r="AG22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="9"/>
+      <c r="AG23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C24" s="39">
+        <v>20267</v>
+      </c>
+      <c r="D24" s="39">
+        <v>20267</v>
+      </c>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6">
+        <v>20771</v>
+      </c>
+      <c r="G24" s="6">
+        <v>20771</v>
+      </c>
+      <c r="H24" s="6">
+        <v>20771</v>
+      </c>
+      <c r="I24" s="6">
+        <v>20771</v>
+      </c>
+      <c r="J24" s="6">
+        <v>20771</v>
+      </c>
+      <c r="K24" s="6"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39">
+        <v>21568</v>
+      </c>
+      <c r="N24" s="39">
+        <v>21568</v>
+      </c>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39">
+        <v>21568</v>
+      </c>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C25" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D25" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G25" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H25" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I25" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J25" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K25" s="6"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N25" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C26" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D26" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G26" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H26" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I26" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J26" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K26" s="6"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N26" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C27" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D27" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G27" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H27" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I27" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J27" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K27" s="6"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N27" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="10"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C28" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D28" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G28" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H28" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I28" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J28" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K28" s="6"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N28" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C29" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D29" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G29" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H29" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I29" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J29" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K29" s="6"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N29" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="6"/>
+      <c r="AD29" s="6"/>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C30" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D30" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G30" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H30" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I30" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J30" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K30" s="6"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N30" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C31" s="40">
+        <v>20267</v>
+      </c>
+      <c r="D31" s="40">
+        <v>20267</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G31" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H31" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I31" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J31" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K31" s="6"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43">
+        <v>21568</v>
+      </c>
+      <c r="N31" s="43">
+        <v>21568</v>
+      </c>
+      <c r="O31" s="43"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43">
+        <v>21568</v>
+      </c>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="9"/>
+      <c r="AG32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C33" s="39">
+        <v>20267</v>
+      </c>
+      <c r="D33" s="39">
+        <v>20267</v>
+      </c>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6">
+        <v>20771</v>
+      </c>
+      <c r="G33" s="6">
+        <v>20771</v>
+      </c>
+      <c r="H33" s="6">
+        <v>20771</v>
+      </c>
+      <c r="I33" s="6">
+        <v>20771</v>
+      </c>
+      <c r="J33" s="6">
+        <v>20771</v>
+      </c>
+      <c r="K33" s="6"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="39">
+        <v>21568</v>
+      </c>
+      <c r="N33" s="39">
+        <v>21568</v>
+      </c>
+      <c r="O33" s="39"/>
+      <c r="P33" s="39"/>
+      <c r="Q33" s="39">
+        <v>21568</v>
+      </c>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="6"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C34" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D34" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G34" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H34" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I34" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J34" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K34" s="6"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N34" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C35" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D35" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G35" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H35" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I35" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J35" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K35" s="6"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N35" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="6"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C36" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D36" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G36" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H36" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I36" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J36" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K36" s="6"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N36" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C37" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D37" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G37" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H37" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I37" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J37" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K37" s="6"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N37" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C38" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D38" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G38" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H38" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I38" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J38" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K38" s="6"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N38" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="23"/>
+      <c r="AG38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C39" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D39" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G39" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H39" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I39" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J39" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K39" s="6"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N39" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="6"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="6"/>
+      <c r="AF39" s="23"/>
+      <c r="AG39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C40" s="40">
+        <v>20267</v>
+      </c>
+      <c r="D40" s="40">
+        <v>20267</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G40" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H40" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I40" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J40" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K40" s="6"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43">
+        <v>21568</v>
+      </c>
+      <c r="N40" s="43">
+        <v>21568</v>
+      </c>
+      <c r="O40" s="43"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43">
+        <v>21568</v>
+      </c>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="6"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="6"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...194 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39">
-[...42 lines deleted...]
-      <c r="AG6" s="33" t="s">
+      <c r="B42" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C42" s="39">
+        <v>20267</v>
+      </c>
+      <c r="D42" s="39">
+        <v>20267</v>
+      </c>
+      <c r="E42" s="6">
+        <v>20771</v>
+      </c>
+      <c r="F42" s="6">
+        <v>20771</v>
+      </c>
+      <c r="G42" s="6">
+        <v>20771</v>
+      </c>
+      <c r="H42" s="6">
+        <v>20771</v>
+      </c>
+      <c r="I42" s="6">
+        <v>20771</v>
+      </c>
+      <c r="J42" s="6">
+        <v>20771</v>
+      </c>
+      <c r="K42" s="6"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39">
+        <v>21568</v>
+      </c>
+      <c r="N42" s="39">
+        <v>21568</v>
+      </c>
+      <c r="O42" s="39"/>
+      <c r="P42" s="39"/>
+      <c r="Q42" s="39">
+        <v>21568</v>
+      </c>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="6"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="6"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="39">
-[...42 lines deleted...]
-      <c r="AG7" s="34" t="s">
+      <c r="B43" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C43" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D43" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E43" s="5">
+        <v>20771</v>
+      </c>
+      <c r="F43" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G43" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H43" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I43" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J43" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K43" s="6"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N43" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="6"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="6"/>
+      <c r="AF43" s="23"/>
+      <c r="AG43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="39">
-[...42 lines deleted...]
-      <c r="AG8" s="34" t="s">
+      <c r="B44" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C44" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D44" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E44" s="5">
+        <v>20771</v>
+      </c>
+      <c r="F44" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G44" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H44" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I44" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J44" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K44" s="6"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N44" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="23"/>
+      <c r="AG44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="39">
-[...42 lines deleted...]
-      <c r="AG9" s="34" t="s">
+      <c r="B45" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C45" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D45" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E45" s="5">
+        <v>20771</v>
+      </c>
+      <c r="F45" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G45" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H45" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I45" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J45" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K45" s="6"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N45" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="23"/>
+      <c r="AG45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="39">
-[...42 lines deleted...]
-      <c r="AG10" s="34" t="s">
+      <c r="B46" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C46" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D46" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E46" s="5">
+        <v>20771</v>
+      </c>
+      <c r="F46" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G46" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H46" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I46" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J46" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K46" s="6"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N46" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="23"/>
+      <c r="AG46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="39">
-[...42 lines deleted...]
-      <c r="AG11" s="34" t="s">
+      <c r="B47" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C47" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D47" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E47" s="5">
+        <v>20771</v>
+      </c>
+      <c r="F47" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G47" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H47" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I47" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J47" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K47" s="6"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N47" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R47" s="5"/>
+      <c r="S47" s="5"/>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="23"/>
+      <c r="AG47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39">
-[...42 lines deleted...]
-      <c r="AG12" s="34" t="s">
+      <c r="B48" s="38">
+        <v>20267</v>
+      </c>
+      <c r="C48" s="6">
+        <v>20267</v>
+      </c>
+      <c r="D48" s="6">
+        <v>20267</v>
+      </c>
+      <c r="E48" s="5">
+        <v>20771</v>
+      </c>
+      <c r="F48" s="5">
+        <v>20771</v>
+      </c>
+      <c r="G48" s="5">
+        <v>20771</v>
+      </c>
+      <c r="H48" s="5">
+        <v>20771</v>
+      </c>
+      <c r="I48" s="5">
+        <v>20771</v>
+      </c>
+      <c r="J48" s="5">
+        <v>20771</v>
+      </c>
+      <c r="K48" s="6"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5">
+        <v>21568</v>
+      </c>
+      <c r="N48" s="5">
+        <v>21568</v>
+      </c>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5">
+        <v>21568</v>
+      </c>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="23"/>
+      <c r="AG48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="39">
-[...1830 lines deleted...]
-      <c r="AG49" s="29" t="s">
+      <c r="B49" s="45">
+        <v>20267</v>
+      </c>
+      <c r="C49" s="40">
+        <v>20267</v>
+      </c>
+      <c r="D49" s="40">
+        <v>20267</v>
+      </c>
+      <c r="E49" s="43">
+        <v>20771</v>
+      </c>
+      <c r="F49" s="43">
+        <v>20771</v>
+      </c>
+      <c r="G49" s="43">
+        <v>20771</v>
+      </c>
+      <c r="H49" s="43">
+        <v>20771</v>
+      </c>
+      <c r="I49" s="43">
+        <v>20771</v>
+      </c>
+      <c r="J49" s="43">
+        <v>20771</v>
+      </c>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43">
+        <v>21568</v>
+      </c>
+      <c r="N49" s="43">
+        <v>21568</v>
+      </c>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43">
+        <v>21568</v>
+      </c>
+      <c r="R49" s="43"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="43"/>
+      <c r="AF49" s="44"/>
+      <c r="AG49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AG3:AG4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98B304C7-4754-4D45-8448-6787866F7AE0}">
   <dimension ref="A2:AG49"/>
   <sheetViews>
-    <sheetView topLeftCell="A23" workbookViewId="0">
-      <selection activeCell="W50" sqref="W50"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="X6" sqref="X6:Y49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="32" width="6.5" customWidth="1"/>
     <col min="33" max="33" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A3" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3">
+        <v>3</v>
+      </c>
+      <c r="E3" s="3">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3">
+        <v>8</v>
+      </c>
+      <c r="J3" s="3">
+        <v>9</v>
+      </c>
+      <c r="K3" s="3">
+        <v>10</v>
+      </c>
+      <c r="L3" s="3">
+        <v>11</v>
+      </c>
+      <c r="M3" s="3">
+        <v>12</v>
+      </c>
+      <c r="N3" s="3">
+        <v>13</v>
+      </c>
+      <c r="O3" s="3">
         <v>14</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="P3" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>16</v>
+      </c>
+      <c r="R3" s="3">
+        <v>17</v>
+      </c>
+      <c r="S3" s="3">
+        <v>18</v>
+      </c>
+      <c r="T3" s="3">
+        <v>19</v>
+      </c>
+      <c r="U3" s="3">
+        <v>20</v>
+      </c>
+      <c r="V3" s="3">
+        <v>21</v>
+      </c>
+      <c r="W3" s="3">
+        <v>22</v>
+      </c>
+      <c r="X3" s="3">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="3">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="AE3" s="30">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="21">
+        <v>31</v>
+      </c>
+      <c r="AG3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="16">
+    </row>
+    <row r="4" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="63"/>
+      <c r="B4" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AB4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF4" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="AG4" s="65"/>
+    </row>
+    <row r="5" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="6">
+        <v>20137</v>
+      </c>
+      <c r="D6" s="6">
+        <v>20137</v>
+      </c>
+      <c r="E6" s="6">
+        <v>20137</v>
+      </c>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6">
+        <v>20927</v>
+      </c>
+      <c r="S6" s="6">
+        <v>20927</v>
+      </c>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AC6" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AD6" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AE6" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF6" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG6" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A7" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4">
+      <c r="B7" s="18"/>
+      <c r="C7" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D7" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E7" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S7" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC7" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD7" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE7" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF7" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG7" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4">
+      <c r="B8" s="18"/>
+      <c r="C8" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D8" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E8" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S8" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE8" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF8" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG8" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="4">
+      <c r="B9" s="18"/>
+      <c r="C9" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D9" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E9" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S9" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="10"/>
+      <c r="AB9" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC9" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF9" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG9" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="B10" s="18"/>
+      <c r="C10" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D10" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E10" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R10" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S10" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF10" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG10" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4">
+      <c r="B11" s="18"/>
+      <c r="C11" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D11" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E11" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R11" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S11" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF11" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG11" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4">
+      <c r="B12" s="18"/>
+      <c r="C12" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D12" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E12" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R12" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S12" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF12" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG12" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="4">
+      <c r="B13" s="19"/>
+      <c r="C13" s="10">
+        <v>20137</v>
+      </c>
+      <c r="D13" s="10">
+        <v>20137</v>
+      </c>
+      <c r="E13" s="10">
+        <v>20137</v>
+      </c>
+      <c r="F13" s="5"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R13" s="10">
+        <v>20927</v>
+      </c>
+      <c r="S13" s="10">
+        <v>20927</v>
+      </c>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10"/>
+      <c r="Y13" s="10"/>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10"/>
+      <c r="AB13" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF13" s="23">
+        <v>20267</v>
+      </c>
+      <c r="AG13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A15" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4">
-[...2 lines deleted...]
-      <c r="L3" s="4">
+      <c r="B15" s="17"/>
+      <c r="C15" s="6">
+        <v>20137</v>
+      </c>
+      <c r="D15" s="6">
+        <v>20137</v>
+      </c>
+      <c r="E15" s="6">
+        <v>20137</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6">
+        <v>20927</v>
+      </c>
+      <c r="S15" s="6">
+        <v>20927</v>
+      </c>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG15" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A16" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="18"/>
+      <c r="C16" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D16" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E16" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S16" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG16" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A17" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D17" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E17" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S17" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG17" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A18" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D18" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E18" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S18" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG18" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A19" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="18"/>
+      <c r="C19" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D19" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E19" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R19" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S19" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD19" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG19" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A20" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D20" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E20" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R20" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S20" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG20" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A21" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="18"/>
+      <c r="C21" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D21" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E21" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R21" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S21" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG21" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="19"/>
+      <c r="C22" s="10">
+        <v>20137</v>
+      </c>
+      <c r="D22" s="10">
+        <v>20137</v>
+      </c>
+      <c r="E22" s="10">
+        <v>20137</v>
+      </c>
+      <c r="F22" s="5"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R22" s="10">
+        <v>20927</v>
+      </c>
+      <c r="S22" s="10">
+        <v>20927</v>
+      </c>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="10"/>
+      <c r="Y22" s="10"/>
+      <c r="Z22" s="10"/>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG22" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="4">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="8"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="8"/>
+      <c r="AB23" s="8"/>
+      <c r="AC23" s="8"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+      <c r="AF23" s="9"/>
+      <c r="AG23" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A24" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="17"/>
+      <c r="C24" s="6">
+        <v>20137</v>
+      </c>
+      <c r="D24" s="6">
+        <v>20137</v>
+      </c>
+      <c r="E24" s="6">
+        <v>20137</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6">
+        <v>20927</v>
+      </c>
+      <c r="S24" s="6">
+        <v>20927</v>
+      </c>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG24" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A25" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="18"/>
+      <c r="C25" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D25" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E25" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S25" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC25" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG25" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A26" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="18"/>
+      <c r="C26" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D26" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E26" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S26" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC26" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG26" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A27" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="18"/>
+      <c r="C27" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D27" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E27" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S27" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="10"/>
+      <c r="AB27" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC27" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD27" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG27" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A28" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="18"/>
+      <c r="C28" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D28" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E28" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R28" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S28" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG28" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A29" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="18"/>
+      <c r="C29" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D29" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E29" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R29" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S29" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC29" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD29" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF29" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG29" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A30" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="18"/>
+      <c r="C30" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D30" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E30" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R30" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S30" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG30" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="19"/>
+      <c r="C31" s="10">
+        <v>20137</v>
+      </c>
+      <c r="D31" s="10">
+        <v>20137</v>
+      </c>
+      <c r="E31" s="10">
+        <v>20137</v>
+      </c>
+      <c r="F31" s="5"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R31" s="10">
+        <v>20927</v>
+      </c>
+      <c r="S31" s="10">
+        <v>20927</v>
+      </c>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG31" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="4">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+      <c r="AF32" s="9"/>
+      <c r="AG32" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="17"/>
+      <c r="C33" s="6">
+        <v>20137</v>
+      </c>
+      <c r="D33" s="6">
+        <v>20137</v>
+      </c>
+      <c r="E33" s="6">
+        <v>20137</v>
+      </c>
+      <c r="F33" s="5"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6">
+        <v>20927</v>
+      </c>
+      <c r="S33" s="6">
+        <v>20927</v>
+      </c>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG33" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A34" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="18"/>
+      <c r="C34" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D34" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E34" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S34" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="5"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC34" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD34" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG34" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A35" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D35" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E35" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S35" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC35" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD35" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG35" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A36" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D36" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E36" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S36" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG36" s="33" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A37" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="18"/>
+      <c r="C37" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D37" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E37" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R37" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S37" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="5"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC37" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG37" s="33" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A38" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="18"/>
+      <c r="C38" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D38" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E38" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R38" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S38" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG38" s="33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A39" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="18"/>
+      <c r="C39" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D39" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E39" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R39" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S39" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC39" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD39" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG39" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="19"/>
+      <c r="C40" s="10">
+        <v>20137</v>
+      </c>
+      <c r="D40" s="10">
+        <v>20137</v>
+      </c>
+      <c r="E40" s="10">
+        <v>20137</v>
+      </c>
+      <c r="F40" s="5"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R40" s="10">
+        <v>20927</v>
+      </c>
+      <c r="S40" s="10">
+        <v>20927</v>
+      </c>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="10"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AC40" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AD40" s="10">
+        <v>20270</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG40" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="4">
-[...194 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="8"/>
+      <c r="U41" s="8"/>
+      <c r="V41" s="8"/>
+      <c r="W41" s="8"/>
+      <c r="X41" s="8"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A42" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="18"/>
-[...38 lines deleted...]
-      <c r="AG6" s="33" t="s">
+      <c r="B42" s="17"/>
+      <c r="C42" s="6">
+        <v>20137</v>
+      </c>
+      <c r="D42" s="6">
+        <v>20137</v>
+      </c>
+      <c r="E42" s="6">
+        <v>20137</v>
+      </c>
+      <c r="F42" s="5"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6">
+        <v>20927</v>
+      </c>
+      <c r="S42" s="6">
+        <v>20927</v>
+      </c>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>20270</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A7" s="37" t="s">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A43" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="19"/>
-[...38 lines deleted...]
-      <c r="AG7" s="34" t="s">
+      <c r="B43" s="18"/>
+      <c r="C43" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D43" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E43" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S43" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC43" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD43" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG43" s="33" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A8" s="37" t="s">
+    <row r="44" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A44" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="19"/>
-[...38 lines deleted...]
-      <c r="AG8" s="34" t="s">
+      <c r="B44" s="18"/>
+      <c r="C44" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D44" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E44" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S44" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC44" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD44" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE44" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG44" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A9" s="37" t="s">
+    <row r="45" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A45" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="19"/>
-[...38 lines deleted...]
-      <c r="AG9" s="34" t="s">
+      <c r="B45" s="18"/>
+      <c r="C45" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D45" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E45" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S45" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC45" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD45" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG45" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A10" s="37" t="s">
+    <row r="46" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A46" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="19"/>
-[...38 lines deleted...]
-      <c r="AG10" s="34" t="s">
+      <c r="B46" s="18"/>
+      <c r="C46" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D46" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E46" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R46" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S46" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC46" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD46" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF46" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG46" s="33" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+    <row r="47" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A47" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="19"/>
-[...38 lines deleted...]
-      <c r="AG11" s="34" t="s">
+      <c r="B47" s="18"/>
+      <c r="C47" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D47" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E47" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R47" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S47" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC47" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD47" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF47" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG47" s="33" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+    <row r="48" spans="1:33" x14ac:dyDescent="0.4">
+      <c r="A48" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="19"/>
-[...38 lines deleted...]
-      <c r="AG12" s="34" t="s">
+      <c r="B48" s="18"/>
+      <c r="C48" s="5">
+        <v>20137</v>
+      </c>
+      <c r="D48" s="5">
+        <v>20137</v>
+      </c>
+      <c r="E48" s="5">
+        <v>20137</v>
+      </c>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="6">
+        <v>20927</v>
+      </c>
+      <c r="R48" s="5">
+        <v>20927</v>
+      </c>
+      <c r="S48" s="5">
+        <v>20927</v>
+      </c>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AC48" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AD48" s="5">
+        <v>20270</v>
+      </c>
+      <c r="AE48" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AF48" s="6">
+        <v>20267</v>
+      </c>
+      <c r="AG48" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+    <row r="49" spans="1:33" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="20"/>
-[...1730 lines deleted...]
-      <c r="AG49" s="29" t="s">
+      <c r="B49" s="45"/>
+      <c r="C49" s="43">
+        <v>20137</v>
+      </c>
+      <c r="D49" s="43">
+        <v>20137</v>
+      </c>
+      <c r="E49" s="43">
+        <v>20137</v>
+      </c>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43">
+        <v>20927</v>
+      </c>
+      <c r="R49" s="43">
+        <v>20927</v>
+      </c>
+      <c r="S49" s="43">
+        <v>20927</v>
+      </c>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="43"/>
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43">
+        <v>20270</v>
+      </c>
+      <c r="AC49" s="43">
+        <v>20270</v>
+      </c>
+      <c r="AD49" s="43">
+        <v>20270</v>
+      </c>
+      <c r="AE49" s="43">
+        <v>20267</v>
+      </c>
+      <c r="AF49" s="43">
+        <v>20267</v>
+      </c>
+      <c r="AG49" s="28" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AG3:AG4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
-      <vt:lpstr>2027.3</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>2026.4</vt:lpstr>
+      <vt:lpstr>2028.3</vt:lpstr>
+      <vt:lpstr>2028.2</vt:lpstr>
+      <vt:lpstr>2028.1</vt:lpstr>
+      <vt:lpstr>2027.12</vt:lpstr>
+      <vt:lpstr>2027.11</vt:lpstr>
+      <vt:lpstr>2027.10</vt:lpstr>
+      <vt:lpstr>2027.9</vt:lpstr>
+      <vt:lpstr>2027.8</vt:lpstr>
+      <vt:lpstr>2027.7</vt:lpstr>
+      <vt:lpstr>2027.6</vt:lpstr>
+      <vt:lpstr>2027.5</vt:lpstr>
+      <vt:lpstr>2027.4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>齋藤　康則</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>