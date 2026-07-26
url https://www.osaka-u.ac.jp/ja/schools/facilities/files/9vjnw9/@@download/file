--- v0 (2025-10-19)
+++ v1 (2026-07-26)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\u921111j\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\資産運営係\■各施設関係\04 コンベンションセンター\１４：運用見直し\優先予約対応\2026年度\01.秋予約（2026.9～）\通知\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6F89420-0EB2-48DA-A09C-3AE8F2048774}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7FFAA73-96F9-469B-AC14-AA8534E1E877}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5685" yWindow="0" windowWidth="23220" windowHeight="15585" tabRatio="877" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="877" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申請書" sheetId="21" r:id="rId1"/>
     <sheet name="※記入例" sheetId="22" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">※記入例!$B$25:$F$36</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">申請書!$B$25:$F$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">※記入例!$A$1:$U$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">申請書!$A$1:$U$40</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -82,60 +81,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>財務部資産管理課資産運営係　御中</t>
-[...8 lines deleted...]
-  <si>
     <t>　以下の通り、予約申請を行います。</t>
     <rPh sb="1" eb="3">
       <t>イカ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トオ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヨヤク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>オコナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（申請者）</t>
     <rPh sb="1" eb="4">
       <t>シンセイシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -459,54 +448,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ピアノ使用の有無</t>
     <rPh sb="3" eb="5">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ウム</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大阪大学</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>財務部資産管理課資産運営係</t>
-[...2 lines deleted...]
-  <si>
     <t>主任</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>阪大　太郎　（はんだい　たろう）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">zaimu-sisan-unei@office.osaka-u.ac.jp </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>06-6879-4969 (内線:4969)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>吹田市山田丘1-1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>防災設備点検</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大阪大学</t>
@@ -532,50 +517,85 @@
   <si>
     <t>午前</t>
     <rPh sb="0" eb="2">
       <t>ゴゼン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>午後</t>
     <rPh sb="0" eb="2">
       <t>ゴゴ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>終日</t>
     <rPh sb="0" eb="2">
       <t>シュウジツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>利用時間にマルをしてください。</t>
     <rPh sb="0" eb="4">
       <t>リヨウジカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>経理部資産管理課資産運営係　御中</t>
+    <rPh sb="0" eb="3">
+      <t>ケイリブ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>カカリ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>オンチュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>経理部資産管理課資産運営係</t>
+    <rPh sb="0" eb="2">
+      <t>ケイリ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -979,180 +999,180 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...91 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
@@ -1534,1009 +1554,1009 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zaimu-sisan-unei@office.osaka-u.ac.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zaimu-sisan-unei@office.osaka-u.ac.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87EDB697-E42D-4F02-9529-AF8C2E44CF07}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A2:W68"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A9" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M31" sqref="M31:N31"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Z12" sqref="Z12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.125" style="2" customWidth="1"/>
     <col min="2" max="4" width="4.625" style="2" customWidth="1"/>
     <col min="5" max="6" width="3.625" style="2" customWidth="1"/>
     <col min="7" max="18" width="4.625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.875" style="2" customWidth="1"/>
     <col min="20" max="20" width="3.625" style="2" customWidth="1"/>
     <col min="21" max="21" width="1.125" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9" style="6"/>
     <col min="24" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="60" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="60"/>
       <c r="N2" s="60"/>
       <c r="O2" s="60"/>
       <c r="P2" s="60"/>
       <c r="Q2" s="60"/>
       <c r="R2" s="60"/>
       <c r="S2" s="60"/>
       <c r="T2" s="60"/>
     </row>
     <row r="3" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="M3" s="5"/>
       <c r="N3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="61" t="s">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
     </row>
     <row r="5" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="6" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="5"/>
       <c r="B6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
     </row>
     <row r="7" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="5"/>
       <c r="B7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
     </row>
     <row r="8" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="5"/>
-      <c r="B8" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T8" s="49"/>
+      <c r="B8" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
     </row>
     <row r="9" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="5"/>
-      <c r="B9" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T9" s="49"/>
+      <c r="B9" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="47"/>
+      <c r="R9" s="47"/>
+      <c r="S9" s="47"/>
+      <c r="T9" s="47"/>
     </row>
     <row r="10" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="5"/>
-      <c r="B10" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T10" s="49"/>
+      <c r="B10" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="47"/>
+      <c r="T10" s="47"/>
     </row>
     <row r="11" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="5"/>
-      <c r="B11" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T11" s="49"/>
+      <c r="B11" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="47"/>
+      <c r="O11" s="47"/>
+      <c r="P11" s="47"/>
+      <c r="Q11" s="47"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="47"/>
+      <c r="T11" s="47"/>
     </row>
     <row r="12" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="5"/>
-      <c r="B12" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T12" s="49"/>
+      <c r="B12" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="47"/>
+      <c r="Q12" s="47"/>
+      <c r="R12" s="47"/>
+      <c r="S12" s="47"/>
+      <c r="T12" s="47"/>
     </row>
     <row r="13" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="5"/>
-      <c r="B13" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T13" s="49"/>
+      <c r="B13" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="47"/>
+      <c r="P13" s="47"/>
+      <c r="Q13" s="47"/>
+      <c r="R13" s="47"/>
+      <c r="S13" s="47"/>
+      <c r="T13" s="47"/>
     </row>
     <row r="14" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="5"/>
-      <c r="B14" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T14" s="49"/>
+      <c r="B14" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="47"/>
+      <c r="O14" s="47"/>
+      <c r="P14" s="47"/>
+      <c r="Q14" s="47"/>
+      <c r="R14" s="47"/>
+      <c r="S14" s="47"/>
+      <c r="T14" s="47"/>
     </row>
     <row r="15" spans="1:20" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
     </row>
     <row r="16" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
     </row>
     <row r="17" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="5"/>
-      <c r="B17" s="25" t="s">
-[...19 lines deleted...]
-      <c r="T17" s="49"/>
+      <c r="B17" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="47"/>
+      <c r="F17" s="47"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
+      <c r="N17" s="47"/>
+      <c r="O17" s="47"/>
+      <c r="P17" s="47"/>
+      <c r="Q17" s="47"/>
+      <c r="R17" s="47"/>
+      <c r="S17" s="47"/>
+      <c r="T17" s="47"/>
       <c r="W17" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="5"/>
-      <c r="B18" s="50" t="s">
-[...19 lines deleted...]
-      <c r="T18" s="55"/>
+      <c r="B18" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="49"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="52"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="52"/>
+      <c r="K18" s="52"/>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52"/>
+      <c r="N18" s="52"/>
+      <c r="O18" s="52"/>
+      <c r="P18" s="52"/>
+      <c r="Q18" s="52"/>
+      <c r="R18" s="52"/>
+      <c r="S18" s="52"/>
+      <c r="T18" s="53"/>
     </row>
     <row r="19" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="5"/>
-      <c r="B19" s="25" t="s">
-[...19 lines deleted...]
-      <c r="T19" s="49"/>
+      <c r="B19" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="47"/>
+      <c r="O19" s="47"/>
+      <c r="P19" s="47"/>
+      <c r="Q19" s="47"/>
+      <c r="R19" s="47"/>
+      <c r="S19" s="47"/>
+      <c r="T19" s="47"/>
     </row>
     <row r="20" spans="1:23" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
     </row>
     <row r="21" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="5"/>
-      <c r="B21" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T21" s="49"/>
+      <c r="B21" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+      <c r="S21" s="47"/>
+      <c r="T21" s="47"/>
     </row>
     <row r="22" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="5"/>
-      <c r="B22" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T22" s="49"/>
+      <c r="B22" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
     </row>
     <row r="23" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="5"/>
-      <c r="B23" s="56" t="s">
-[...19 lines deleted...]
-      <c r="T23" s="49"/>
+      <c r="B23" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="58"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="47"/>
+      <c r="O23" s="47"/>
+      <c r="P23" s="47"/>
+      <c r="Q23" s="47"/>
+      <c r="R23" s="47"/>
+      <c r="S23" s="47"/>
+      <c r="T23" s="47"/>
     </row>
     <row r="24" spans="1:23" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
     </row>
     <row r="25" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="5"/>
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="32"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="33"/>
-[...6 lines deleted...]
-      <c r="H25" s="59"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="55"/>
       <c r="I25" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="J25" s="23"/>
-      <c r="K25" s="24"/>
+      <c r="J25" s="56"/>
+      <c r="K25" s="57"/>
       <c r="L25" s="8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="N25" s="24"/>
+        <v>24</v>
+      </c>
+      <c r="M25" s="56"/>
+      <c r="N25" s="57"/>
       <c r="O25" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="P25" s="43"/>
-      <c r="Q25" s="43"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
       <c r="R25" s="11"/>
-      <c r="S25" s="44"/>
-      <c r="T25" s="45"/>
+      <c r="S25" s="42"/>
+      <c r="T25" s="43"/>
     </row>
     <row r="26" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="5"/>
-      <c r="B26" s="35"/>
-[...2 lines deleted...]
-      <c r="E26" s="46" t="s">
+      <c r="B26" s="34"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" s="45"/>
+      <c r="G26" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="H26" s="50"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="F26" s="47"/>
-      <c r="G26" s="50" t="s">
+      <c r="K26" s="50"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="H26" s="52"/>
-[...9 lines deleted...]
-      <c r="N26" s="25"/>
+      <c r="N26" s="24"/>
       <c r="O26" s="22"/>
-      <c r="P26" s="50"/>
-[...3 lines deleted...]
-      <c r="T26" s="66"/>
+      <c r="P26" s="48"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="49"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="65"/>
       <c r="W26" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A27" s="5"/>
-      <c r="B27" s="38"/>
-[...2 lines deleted...]
-      <c r="E27" s="48" t="s">
+      <c r="B27" s="37"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F27" s="39"/>
+      <c r="G27" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="F27" s="40"/>
-[...3 lines deleted...]
-      <c r="H27" s="64"/>
+      <c r="H27" s="63"/>
       <c r="I27" s="21"/>
-      <c r="J27" s="63" t="s">
+      <c r="J27" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="63"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="K27" s="64"/>
-[...1 lines deleted...]
-      <c r="M27" s="63" t="s">
+      <c r="N27" s="63"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="N27" s="64"/>
-[...1 lines deleted...]
-      <c r="P27" s="63" t="s">
+      <c r="Q27" s="63"/>
+      <c r="R27" s="13"/>
+      <c r="S27" s="23" t="s">
         <v>32</v>
-      </c>
-[...3 lines deleted...]
-        <v>33</v>
       </c>
       <c r="T27" s="21"/>
       <c r="U27" s="5"/>
       <c r="W27" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="5"/>
-      <c r="B28" s="32" t="s">
-[...9 lines deleted...]
-      <c r="H28" s="59"/>
+      <c r="B28" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="32"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="40"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="55"/>
       <c r="I28" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="J28" s="23"/>
-      <c r="K28" s="24"/>
+      <c r="J28" s="56"/>
+      <c r="K28" s="57"/>
       <c r="L28" s="8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="N28" s="24"/>
+        <v>24</v>
+      </c>
+      <c r="M28" s="56"/>
+      <c r="N28" s="57"/>
       <c r="O28" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="P28" s="43"/>
-      <c r="Q28" s="43"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
       <c r="R28" s="11"/>
-      <c r="S28" s="44"/>
-      <c r="T28" s="45"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="43"/>
       <c r="U28" s="5"/>
     </row>
     <row r="29" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="5"/>
-      <c r="B29" s="35"/>
-[...2 lines deleted...]
-      <c r="E29" s="46" t="s">
+      <c r="B29" s="34"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F29" s="45"/>
+      <c r="G29" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="H29" s="50"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="F29" s="47"/>
-      <c r="G29" s="50" t="s">
+      <c r="K29" s="50"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="H29" s="52"/>
-[...9 lines deleted...]
-      <c r="N29" s="25"/>
+      <c r="N29" s="24"/>
       <c r="O29" s="22"/>
-      <c r="P29" s="50"/>
-[...3 lines deleted...]
-      <c r="T29" s="66"/>
+      <c r="P29" s="48"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="65"/>
       <c r="U29" s="5"/>
     </row>
     <row r="30" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
-      <c r="B30" s="38"/>
-[...2 lines deleted...]
-      <c r="E30" s="48" t="s">
+      <c r="B30" s="37"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="39"/>
+      <c r="G30" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="F30" s="40"/>
-[...3 lines deleted...]
-      <c r="H30" s="64"/>
+      <c r="H30" s="63"/>
       <c r="I30" s="21"/>
-      <c r="J30" s="63" t="s">
+      <c r="J30" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="63"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="K30" s="64"/>
-[...1 lines deleted...]
-      <c r="M30" s="63" t="s">
+      <c r="N30" s="63"/>
+      <c r="O30" s="21"/>
+      <c r="P30" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="N30" s="64"/>
-[...1 lines deleted...]
-      <c r="P30" s="63" t="s">
+      <c r="Q30" s="63"/>
+      <c r="R30" s="13"/>
+      <c r="S30" s="23" t="s">
         <v>32</v>
-      </c>
-[...3 lines deleted...]
-        <v>33</v>
       </c>
       <c r="T30" s="21"/>
       <c r="U30" s="5"/>
     </row>
     <row r="31" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="5"/>
-      <c r="B31" s="32" t="s">
-[...9 lines deleted...]
-      <c r="H31" s="59"/>
+      <c r="B31" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="32"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="40"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="55"/>
       <c r="I31" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="J31" s="23"/>
-      <c r="K31" s="24"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="57"/>
       <c r="L31" s="8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="N31" s="24"/>
+        <v>24</v>
+      </c>
+      <c r="M31" s="56"/>
+      <c r="N31" s="57"/>
       <c r="O31" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="P31" s="43"/>
-      <c r="Q31" s="43"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
       <c r="R31" s="11"/>
-      <c r="S31" s="44"/>
-      <c r="T31" s="45"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="43"/>
       <c r="U31" s="5"/>
     </row>
     <row r="32" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="5"/>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="46" t="s">
+      <c r="B32" s="34"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F32" s="45"/>
+      <c r="G32" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="H32" s="50"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="F32" s="47"/>
-      <c r="G32" s="50" t="s">
+      <c r="K32" s="50"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="H32" s="52"/>
-[...9 lines deleted...]
-      <c r="N32" s="25"/>
+      <c r="N32" s="24"/>
       <c r="O32" s="22"/>
-      <c r="P32" s="50"/>
-[...3 lines deleted...]
-      <c r="T32" s="66"/>
+      <c r="P32" s="48"/>
+      <c r="Q32" s="49"/>
+      <c r="R32" s="49"/>
+      <c r="S32" s="49"/>
+      <c r="T32" s="65"/>
       <c r="U32" s="5"/>
     </row>
     <row r="33" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5"/>
-      <c r="B33" s="38"/>
-[...2 lines deleted...]
-      <c r="E33" s="48" t="s">
+      <c r="B33" s="37"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" s="39"/>
+      <c r="G33" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="F33" s="40"/>
-[...3 lines deleted...]
-      <c r="H33" s="64"/>
+      <c r="H33" s="63"/>
       <c r="I33" s="21"/>
-      <c r="J33" s="63" t="s">
+      <c r="J33" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="63"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="K33" s="64"/>
-[...1 lines deleted...]
-      <c r="M33" s="63" t="s">
+      <c r="N33" s="63"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="N33" s="64"/>
-[...1 lines deleted...]
-      <c r="P33" s="63" t="s">
+      <c r="Q33" s="63"/>
+      <c r="R33" s="13"/>
+      <c r="S33" s="23" t="s">
         <v>32</v>
-      </c>
-[...3 lines deleted...]
-        <v>33</v>
       </c>
       <c r="T33" s="21"/>
       <c r="U33" s="5"/>
     </row>
     <row r="34" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="5"/>
       <c r="B34" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="5"/>
-      <c r="B35" s="25" t="s">
+      <c r="B35" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47"/>
+      <c r="G35" s="47"/>
+      <c r="H35" s="47"/>
+      <c r="I35" s="47"/>
+      <c r="J35" s="47"/>
+      <c r="K35" s="47"/>
+      <c r="L35" s="47"/>
+      <c r="M35" s="47"/>
+      <c r="N35" s="47"/>
+      <c r="O35" s="47"/>
+      <c r="P35" s="47"/>
+      <c r="Q35" s="47"/>
+      <c r="R35" s="47"/>
+      <c r="S35" s="47"/>
+      <c r="T35" s="47"/>
+      <c r="W35" s="18" t="s">
         <v>38</v>
-      </c>
-[...19 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="5"/>
-      <c r="B36" s="50" t="s">
-[...19 lines deleted...]
-      <c r="T36" s="55"/>
+      <c r="B36" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="49"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="52"/>
+      <c r="I36" s="52"/>
+      <c r="J36" s="52"/>
+      <c r="K36" s="52"/>
+      <c r="L36" s="52"/>
+      <c r="M36" s="52"/>
+      <c r="N36" s="52"/>
+      <c r="O36" s="52"/>
+      <c r="P36" s="52"/>
+      <c r="Q36" s="52"/>
+      <c r="R36" s="52"/>
+      <c r="S36" s="52"/>
+      <c r="T36" s="53"/>
       <c r="W36" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="5"/>
-      <c r="B37" s="27" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="31"/>
+      <c r="B37" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="27"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="30"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="20"/>
       <c r="O37" s="20"/>
       <c r="P37" s="20"/>
       <c r="Q37" s="20"/>
       <c r="R37" s="20"/>
       <c r="S37" s="20"/>
       <c r="T37" s="20"/>
       <c r="W37" s="18"/>
     </row>
     <row r="38" spans="1:23" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="5"/>
       <c r="O38" s="5"/>
       <c r="P38" s="5"/>
       <c r="Q38" s="5"/>
       <c r="R38" s="5"/>
       <c r="S38" s="5"/>
       <c r="T38" s="5"/>
     </row>
     <row r="39" spans="1:23" ht="104.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="5"/>
-      <c r="B39" s="25" t="s">
-[...19 lines deleted...]
-      <c r="T39" s="26"/>
+      <c r="B39" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="24"/>
+      <c r="D39" s="24"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="25"/>
+      <c r="N39" s="25"/>
+      <c r="O39" s="25"/>
+      <c r="P39" s="25"/>
+      <c r="Q39" s="25"/>
+      <c r="R39" s="25"/>
+      <c r="S39" s="25"/>
+      <c r="T39" s="25"/>
       <c r="W39" s="19"/>
     </row>
     <row r="40" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
     </row>
     <row r="41" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
@@ -2715,1182 +2735,1182 @@
       <c r="S48" s="5"/>
       <c r="T48" s="5"/>
     </row>
     <row r="49" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="50" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="52" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="53" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="55" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="59" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="60" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="61" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="62" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="63" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="64" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="65" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="66" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="67" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="68" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="88">
-    <mergeCell ref="G32:H32"/>
-[...1 lines deleted...]
-    <mergeCell ref="M32:N32"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="J33:K33"/>
     <mergeCell ref="M33:N33"/>
-    <mergeCell ref="P33:Q33"/>
     <mergeCell ref="P32:T32"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="J30:K30"/>
     <mergeCell ref="M30:N30"/>
     <mergeCell ref="P30:Q30"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="M31:N31"/>
-    <mergeCell ref="M28:N28"/>
-[...6 lines deleted...]
-    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="M32:N32"/>
     <mergeCell ref="P27:Q27"/>
     <mergeCell ref="M27:N27"/>
     <mergeCell ref="J27:K27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="P26:T26"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="E8:T8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="E9:T9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="E10:T10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="E11:T11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="E12:T12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:T13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:T14"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="E17:T17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="E18:T18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="E19:T19"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="E21:T21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="E22:T22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="E23:T23"/>
     <mergeCell ref="B25:D27"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="S25:T25"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="M25:N25"/>
-    <mergeCell ref="G36:T36"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="J26:K26"/>
     <mergeCell ref="S28:T28"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="B28:D30"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="G28:H28"/>
     <mergeCell ref="J28:K28"/>
-    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="P29:T29"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="E39:T39"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="E37:F37"/>
     <mergeCell ref="B31:D33"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="P31:Q31"/>
     <mergeCell ref="S31:T31"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="E35:T35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:F36"/>
+    <mergeCell ref="G36:T36"/>
+    <mergeCell ref="P33:Q33"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G28 G25 G31" xr:uid="{735A280A-E258-41BD-B941-E12623FF3646}">
       <formula1>"2025,2026,2027,2028"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E36:E37" xr:uid="{B181FE92-9422-45FD-A62A-F8D885EB1EBB}">
       <formula1>"有,無"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E17:T17" xr:uid="{86A82C15-D436-4D8D-90AA-A68CFFCA8A16}">
       <formula1>"学外団体（全学負担）,大学あるいは部局と共催（半額負担）,卒業生（半額負担）*ただし本学の同窓会行事での使用の場合,大学関係（使用料免除）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O29:O30 L29:L30 T27 R27 O26:O27 I26:I27 L26:L27 T30 R30 I29:I30 T33 R33 O32:O33 I32:I33 L32:L33" xr:uid="{16C5200D-67B6-40E5-9DF6-BA1195AEF9DA}">
       <formula1>"○,"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J28 J25 J31" xr:uid="{DFE0EE4E-48EE-4952-B1C7-36F524B7C28E}">
       <formula1>"1,2,3,4,5,6,7,8,9,10,11,12"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M25 M28 M31" xr:uid="{446718C5-5175-46C7-819C-1A32EF7F66D5}">
       <formula1>"1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25,26,27,28,29,30,31"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7A755D3-33F1-489E-A251-ADB188DD3C61}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A2:W68"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="B3" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="P6" sqref="P6"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.125" style="2" customWidth="1"/>
     <col min="2" max="4" width="4.625" style="2" customWidth="1"/>
     <col min="5" max="6" width="3.625" style="2" customWidth="1"/>
     <col min="7" max="19" width="4.625" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.25" style="2" customWidth="1"/>
     <col min="21" max="21" width="1.125" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9" style="6"/>
     <col min="24" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="60" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="60"/>
       <c r="N2" s="60"/>
       <c r="O2" s="60"/>
       <c r="P2" s="60"/>
       <c r="Q2" s="60"/>
       <c r="R2" s="60"/>
       <c r="S2" s="60"/>
       <c r="T2" s="60"/>
     </row>
     <row r="3" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="M3" s="5"/>
       <c r="N3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="Q3" s="4">
         <v>9</v>
       </c>
       <c r="R3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="S3" s="4">
         <v>6</v>
       </c>
       <c r="T3" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="61" t="s">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
     </row>
     <row r="5" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="6" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="5"/>
       <c r="B6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
     </row>
     <row r="7" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="5"/>
       <c r="B7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
     </row>
     <row r="8" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="5"/>
-      <c r="B8" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T8" s="49"/>
+      <c r="B8" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
     </row>
     <row r="9" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="5"/>
-      <c r="B9" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T9" s="49"/>
+      <c r="B9" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="47"/>
+      <c r="R9" s="47"/>
+      <c r="S9" s="47"/>
+      <c r="T9" s="47"/>
     </row>
     <row r="10" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="5"/>
-      <c r="B10" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T10" s="49"/>
+      <c r="B10" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="47"/>
+      <c r="T10" s="47"/>
     </row>
     <row r="11" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="5"/>
-      <c r="B11" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T11" s="49"/>
+      <c r="B11" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="47"/>
+      <c r="O11" s="47"/>
+      <c r="P11" s="47"/>
+      <c r="Q11" s="47"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="47"/>
+      <c r="T11" s="47"/>
     </row>
     <row r="12" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="5"/>
-      <c r="B12" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T12" s="49"/>
+      <c r="B12" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="47"/>
+      <c r="Q12" s="47"/>
+      <c r="R12" s="47"/>
+      <c r="S12" s="47"/>
+      <c r="T12" s="47"/>
     </row>
     <row r="13" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="5"/>
-      <c r="B13" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T13" s="49"/>
+      <c r="B13" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="47"/>
+      <c r="P13" s="47"/>
+      <c r="Q13" s="47"/>
+      <c r="R13" s="47"/>
+      <c r="S13" s="47"/>
+      <c r="T13" s="47"/>
     </row>
     <row r="14" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="5"/>
-      <c r="B14" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T14" s="49"/>
+      <c r="B14" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="47"/>
+      <c r="O14" s="47"/>
+      <c r="P14" s="47"/>
+      <c r="Q14" s="47"/>
+      <c r="R14" s="47"/>
+      <c r="S14" s="47"/>
+      <c r="T14" s="47"/>
     </row>
     <row r="15" spans="1:20" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
     </row>
     <row r="16" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
     </row>
     <row r="17" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="5"/>
-      <c r="B17" s="25" t="s">
+      <c r="B17" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="25"/>
-[...1 lines deleted...]
-      <c r="E17" s="49" t="s">
+      <c r="F17" s="47"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
+      <c r="N17" s="47"/>
+      <c r="O17" s="47"/>
+      <c r="P17" s="47"/>
+      <c r="Q17" s="47"/>
+      <c r="R17" s="47"/>
+      <c r="S17" s="47"/>
+      <c r="T17" s="47"/>
+      <c r="W17" s="6" t="s">
         <v>17</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="5"/>
-      <c r="B18" s="50" t="s">
-[...21 lines deleted...]
-      <c r="T18" s="55"/>
+      <c r="B18" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="49"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="52"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="52"/>
+      <c r="K18" s="52"/>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52"/>
+      <c r="N18" s="52"/>
+      <c r="O18" s="52"/>
+      <c r="P18" s="52"/>
+      <c r="Q18" s="52"/>
+      <c r="R18" s="52"/>
+      <c r="S18" s="52"/>
+      <c r="T18" s="53"/>
     </row>
     <row r="19" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="5"/>
-      <c r="B19" s="25" t="s">
-[...21 lines deleted...]
-      <c r="T19" s="49"/>
+      <c r="B19" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="47"/>
+      <c r="O19" s="47"/>
+      <c r="P19" s="47"/>
+      <c r="Q19" s="47"/>
+      <c r="R19" s="47"/>
+      <c r="S19" s="47"/>
+      <c r="T19" s="47"/>
     </row>
     <row r="20" spans="1:23" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
     </row>
     <row r="21" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="5"/>
-      <c r="B21" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T21" s="49"/>
+      <c r="B21" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+      <c r="S21" s="47"/>
+      <c r="T21" s="47"/>
     </row>
     <row r="22" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="5"/>
-      <c r="B22" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T22" s="49"/>
+      <c r="B22" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
     </row>
     <row r="23" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="5"/>
-      <c r="B23" s="56" t="s">
-[...21 lines deleted...]
-      <c r="T23" s="49"/>
+      <c r="B23" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="58"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="47"/>
+      <c r="O23" s="47"/>
+      <c r="P23" s="47"/>
+      <c r="Q23" s="47"/>
+      <c r="R23" s="47"/>
+      <c r="S23" s="47"/>
+      <c r="T23" s="47"/>
     </row>
     <row r="24" spans="1:23" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
     </row>
     <row r="25" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="5"/>
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="32"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="33"/>
-[...4 lines deleted...]
-      <c r="F25" s="41"/>
+      <c r="F25" s="40"/>
       <c r="G25" s="7">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I25" s="9">
         <v>4</v>
       </c>
       <c r="J25" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K25" s="9">
         <v>1</v>
       </c>
       <c r="L25" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M25" s="10"/>
-      <c r="N25" s="42"/>
-[...2 lines deleted...]
-      <c r="Q25" s="43"/>
+      <c r="N25" s="66"/>
+      <c r="O25" s="66"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
       <c r="R25" s="11"/>
-      <c r="S25" s="44"/>
-      <c r="T25" s="45"/>
+      <c r="S25" s="42"/>
+      <c r="T25" s="43"/>
     </row>
     <row r="26" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="5"/>
-      <c r="B26" s="35"/>
-[...2 lines deleted...]
-      <c r="E26" s="46" t="s">
+      <c r="B26" s="34"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" s="45"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="I26" s="50"/>
+      <c r="J26" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="F26" s="47"/>
-[...1 lines deleted...]
-      <c r="H26" s="50" t="s">
+      <c r="L26" s="49"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="I26" s="52"/>
-[...11 lines deleted...]
-      <c r="O26" s="25"/>
+      <c r="O26" s="24"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="12"/>
       <c r="W26" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A27" s="5"/>
-      <c r="B27" s="38"/>
-[...2 lines deleted...]
-      <c r="E27" s="48" t="s">
+      <c r="B27" s="37"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F27" s="39"/>
+      <c r="G27" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="14" t="s">
         <v>27</v>
-      </c>
-[...5 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" s="14" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="L27" s="15"/>
       <c r="M27" s="21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N27" s="14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q27" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="R27" s="15"/>
       <c r="S27" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="T27" s="16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="U27" s="5"/>
       <c r="W27" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="5"/>
-      <c r="B28" s="32" t="s">
-[...7 lines deleted...]
-      <c r="F28" s="41"/>
+      <c r="B28" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="32"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="40"/>
       <c r="G28" s="7"/>
       <c r="H28" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K28" s="9"/>
       <c r="L28" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M28" s="10"/>
-      <c r="N28" s="42"/>
-[...2 lines deleted...]
-      <c r="Q28" s="43"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="66"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
       <c r="R28" s="11"/>
-      <c r="S28" s="44"/>
-      <c r="T28" s="45"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="43"/>
       <c r="U28" s="5"/>
     </row>
     <row r="29" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="5"/>
-      <c r="B29" s="35"/>
-[...2 lines deleted...]
-      <c r="E29" s="46" t="s">
+      <c r="B29" s="34"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F29" s="45"/>
+      <c r="G29" s="22"/>
+      <c r="H29" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="I29" s="50"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="F29" s="47"/>
-[...1 lines deleted...]
-      <c r="H29" s="50" t="s">
+      <c r="L29" s="49"/>
+      <c r="M29" s="22"/>
+      <c r="N29" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="I29" s="52"/>
-[...9 lines deleted...]
-      <c r="O29" s="25"/>
+      <c r="O29" s="24"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="12"/>
       <c r="U29" s="5"/>
     </row>
     <row r="30" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
-      <c r="B30" s="38"/>
-[...5 lines deleted...]
-      <c r="F30" s="40"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="39"/>
       <c r="G30" s="21"/>
       <c r="H30" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="21"/>
       <c r="K30" s="14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L30" s="15"/>
       <c r="M30" s="21"/>
       <c r="N30" s="14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="R30" s="15"/>
       <c r="S30" s="13"/>
       <c r="T30" s="16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="U30" s="5"/>
     </row>
     <row r="31" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="5"/>
-      <c r="B31" s="32" t="s">
-[...7 lines deleted...]
-      <c r="F31" s="41"/>
+      <c r="B31" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="32"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="40"/>
       <c r="G31" s="7"/>
       <c r="H31" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K31" s="9"/>
       <c r="L31" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M31" s="10"/>
-      <c r="N31" s="42"/>
-[...2 lines deleted...]
-      <c r="Q31" s="43"/>
+      <c r="N31" s="66"/>
+      <c r="O31" s="66"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
       <c r="R31" s="11"/>
-      <c r="S31" s="44"/>
-      <c r="T31" s="45"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="43"/>
       <c r="U31" s="5"/>
     </row>
     <row r="32" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="5"/>
-      <c r="B32" s="35"/>
-[...2 lines deleted...]
-      <c r="E32" s="46" t="s">
+      <c r="B32" s="34"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F32" s="45"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="I32" s="50"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="F32" s="47"/>
-[...1 lines deleted...]
-      <c r="H32" s="50" t="s">
+      <c r="L32" s="49"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="I32" s="52"/>
-[...9 lines deleted...]
-      <c r="O32" s="25"/>
+      <c r="O32" s="24"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="12"/>
       <c r="U32" s="5"/>
     </row>
     <row r="33" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5"/>
-      <c r="B33" s="38"/>
-[...5 lines deleted...]
-      <c r="F33" s="40"/>
+      <c r="B33" s="37"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" s="39"/>
       <c r="G33" s="21"/>
       <c r="H33" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="21"/>
       <c r="K33" s="14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L33" s="15"/>
       <c r="M33" s="21"/>
       <c r="N33" s="14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="R33" s="15"/>
       <c r="S33" s="13"/>
       <c r="T33" s="16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="U33" s="5"/>
     </row>
     <row r="34" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="5"/>
       <c r="B34" s="17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="5"/>
-      <c r="B35" s="25" t="s">
+      <c r="B35" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="F35" s="47"/>
+      <c r="G35" s="47"/>
+      <c r="H35" s="47"/>
+      <c r="I35" s="47"/>
+      <c r="J35" s="47"/>
+      <c r="K35" s="47"/>
+      <c r="L35" s="47"/>
+      <c r="M35" s="47"/>
+      <c r="N35" s="47"/>
+      <c r="O35" s="47"/>
+      <c r="P35" s="47"/>
+      <c r="Q35" s="47"/>
+      <c r="R35" s="47"/>
+      <c r="S35" s="47"/>
+      <c r="T35" s="47"/>
+      <c r="W35" s="18" t="s">
         <v>38</v>
-      </c>
-[...21 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="5"/>
-      <c r="B36" s="50" t="s">
+      <c r="B36" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="49"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="C36" s="51"/>
-[...1 lines deleted...]
-      <c r="E36" s="30" t="s">
+      <c r="F36" s="30"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="52"/>
+      <c r="I36" s="52"/>
+      <c r="J36" s="52"/>
+      <c r="K36" s="52"/>
+      <c r="L36" s="52"/>
+      <c r="M36" s="52"/>
+      <c r="N36" s="52"/>
+      <c r="O36" s="52"/>
+      <c r="P36" s="52"/>
+      <c r="Q36" s="52"/>
+      <c r="R36" s="52"/>
+      <c r="S36" s="52"/>
+      <c r="T36" s="53"/>
+      <c r="W36" s="18" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="5"/>
-      <c r="B37" s="27" t="s">
-[...7 lines deleted...]
-      <c r="F37" s="31"/>
+      <c r="B37" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="27"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="F37" s="30"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="20"/>
       <c r="O37" s="20"/>
       <c r="P37" s="20"/>
       <c r="Q37" s="20"/>
       <c r="R37" s="20"/>
       <c r="S37" s="20"/>
       <c r="T37" s="20"/>
       <c r="W37" s="18"/>
     </row>
     <row r="38" spans="1:23" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="5"/>
       <c r="O38" s="5"/>
       <c r="P38" s="5"/>
       <c r="Q38" s="5"/>
       <c r="R38" s="5"/>
       <c r="S38" s="5"/>
       <c r="T38" s="5"/>
     </row>
     <row r="39" spans="1:23" ht="104.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="5"/>
-      <c r="B39" s="25" t="s">
-[...19 lines deleted...]
-      <c r="T39" s="26"/>
+      <c r="B39" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="24"/>
+      <c r="D39" s="24"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="25"/>
+      <c r="N39" s="25"/>
+      <c r="O39" s="25"/>
+      <c r="P39" s="25"/>
+      <c r="Q39" s="25"/>
+      <c r="R39" s="25"/>
+      <c r="S39" s="25"/>
+      <c r="T39" s="25"/>
       <c r="W39" s="19"/>
     </row>
     <row r="40" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
     </row>
     <row r="41" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">