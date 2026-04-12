--- v0 (2025-11-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9665" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="138"/>
         <w:gridCol w:w="391"/>
@@ -55,188 +55,188 @@
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1250"/>
         <w:gridCol w:w="309"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="2152"/>
       </w:tblGrid>
       <w:tr w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w14:paraId="0FC5ED4D" w14:textId="77777777" w:rsidTr="00372D0A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="26" w:type="dxa"/>
           <w:trHeight w:val="694"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C84DAAC" w14:textId="5A943021" w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidRDefault="009023F8" w:rsidP="00372D0A">
+          <w:p w14:paraId="7C84DAAC" w14:textId="59BEB76C" w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidRDefault="009023F8" w:rsidP="00372D0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A5CCB">
+            <w:r w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
-            <w:r w:rsidR="006A5CCB" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="00D413E0" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
-              <w:t>７</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B3884" w:rsidRPr="006A5CCB">
+              <w:t>８</w:t>
+            </w:r>
+            <w:r w:rsidR="001B3884" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
-            <w:r w:rsidR="000100EE" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="000100EE" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>大阪大学未来基金</w:t>
             </w:r>
-            <w:r w:rsidR="00582C4D" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="00582C4D" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>「</w:t>
             </w:r>
-            <w:r w:rsidR="002F268E" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="002F268E" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>学部学生による自主研究奨励</w:t>
             </w:r>
-            <w:r w:rsidR="00EB5C9B" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="00EB5C9B" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>事業</w:t>
             </w:r>
-            <w:r w:rsidR="00582C4D" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="00582C4D" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>」申請書・</w:t>
             </w:r>
-            <w:r w:rsidR="00414BAD" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="00414BAD" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>研究計画</w:t>
             </w:r>
-            <w:r w:rsidR="00414BAD" w:rsidRPr="006A5CCB">
+            <w:r w:rsidR="00414BAD" w:rsidRPr="00D413E0">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-21"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:fitText w:val="9470" w:id="829744128"/>
               </w:rPr>
               <w:t>書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00956751" w:rsidRPr="004A6AF8" w14:paraId="015B621D" w14:textId="77777777" w:rsidTr="00972289">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="26" w:type="dxa"/>
           <w:trHeight w:val="438"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1296,98 +1296,82 @@
           <w:p w14:paraId="6A17F383" w14:textId="77777777" w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidRDefault="00414BAD" w:rsidP="00414BAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6AF8">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>申請額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8149" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33E5D28A" w14:textId="2A4D5445" w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidRDefault="00414BAD" w:rsidP="00414BAD">
+          <w:p w14:paraId="33E5D28A" w14:textId="214C2F06" w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidRDefault="00414BAD" w:rsidP="00414BAD">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6AF8">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>（一件あたり上</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D92B05">
+              <w:t>（一件あたり上限</w:t>
+            </w:r>
+            <w:r w:rsidR="00C31CCD" w:rsidRPr="00DC7F2B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>限</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005F15FA" w:rsidRPr="00D92B05">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6AF8">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...15 lines deleted...]
-              <w:t>円。2ページ目の研究費の明細の合計額と一致させること。）</w:t>
+              <w:t>万円。2ページ目の研究費の明細の合計額と一致させること。）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12CACBD5" w14:textId="77777777" w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidRDefault="00414BAD" w:rsidP="00A52845">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6AF8">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="007F6AF9" w:rsidRPr="004A6AF8">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -2306,70 +2290,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07A11380" w14:textId="77777777" w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidRDefault="00414BAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00414BAD" w:rsidRPr="004A6AF8" w:rsidSect="00A60410">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="340" w:footer="737" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="320"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D2FA887" w14:textId="77777777" w:rsidR="001E034C" w:rsidRDefault="001E034C" w:rsidP="00414BAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C1A4FC3" w14:textId="77777777" w:rsidR="001E034C" w:rsidRDefault="001E034C" w:rsidP="00414BAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2388,51 +2372,51 @@
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0633BEDC" w14:textId="77777777" w:rsidR="002F268E" w:rsidRPr="004A6AF8" w:rsidRDefault="00EB5C9B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A6AF8">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>研究費執行はアドバイザー教員を通して行うので、</w:t>
     </w:r>
     <w:r w:rsidR="007F6AF9" w:rsidRPr="004A6AF8">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>申請にあたっては必ずアドバイザー教員の許可を得ること。</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A2DC3FC" w14:textId="77777777" w:rsidR="002F268E" w:rsidRPr="004A6AF8" w:rsidRDefault="002F268E">
     <w:pPr>
@@ -2446,70 +2430,70 @@
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>共同研究の場合、1件につき計画書を1</w:t>
     </w:r>
     <w:r w:rsidR="00EB5C9B" w:rsidRPr="004A6AF8">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>通</w:t>
     </w:r>
     <w:r w:rsidRPr="004A6AF8">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>提出してください。</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4975DC02" w14:textId="77777777" w:rsidR="001E034C" w:rsidRDefault="001E034C" w:rsidP="00414BAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3712FB64" w14:textId="77777777" w:rsidR="001E034C" w:rsidRDefault="001E034C" w:rsidP="00414BAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57136A80" w14:textId="77777777" w:rsidR="00A60410" w:rsidRPr="004A6AF8" w:rsidRDefault="00A60410" w:rsidP="00786B3C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A6AF8">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>様式2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1EE99EDF" w14:textId="77777777" w:rsidR="00A60410" w:rsidRPr="004A6AF8" w:rsidRDefault="00A60410" w:rsidP="00A60410">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
@@ -2519,51 +2503,51 @@
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A6AF8">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>No</w:t>
     </w:r>
     <w:r w:rsidR="00AD6ADB" w:rsidRPr="004A6AF8">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C577804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62C46B22"/>
     <w:lvl w:ilvl="0" w:tplc="CB24DD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="906AD8F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
@@ -2716,202 +2700,203 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="465129705">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1391687853">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="160"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="35841">
+    <o:shapedefaults v:ext="edit" spidmax="37889">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF3B15"/>
     <w:rsid w:val="000100EE"/>
     <w:rsid w:val="000272E6"/>
     <w:rsid w:val="000276F2"/>
     <w:rsid w:val="00051BE0"/>
     <w:rsid w:val="00084C64"/>
     <w:rsid w:val="000C2174"/>
-    <w:rsid w:val="00101C6C"/>
     <w:rsid w:val="00135110"/>
     <w:rsid w:val="001A6DF7"/>
     <w:rsid w:val="001B3884"/>
     <w:rsid w:val="001B6444"/>
     <w:rsid w:val="001E034C"/>
     <w:rsid w:val="002836BD"/>
     <w:rsid w:val="00284AF7"/>
     <w:rsid w:val="002B699A"/>
     <w:rsid w:val="002F268E"/>
     <w:rsid w:val="00372D0A"/>
     <w:rsid w:val="003F7AE7"/>
     <w:rsid w:val="00414BAD"/>
     <w:rsid w:val="00485E3D"/>
     <w:rsid w:val="004A6AF8"/>
     <w:rsid w:val="004B3F44"/>
+    <w:rsid w:val="005060E7"/>
     <w:rsid w:val="00582C4D"/>
     <w:rsid w:val="005871D6"/>
-    <w:rsid w:val="005F15FA"/>
     <w:rsid w:val="00616FF9"/>
     <w:rsid w:val="00642864"/>
     <w:rsid w:val="00673D1D"/>
     <w:rsid w:val="006A5CCB"/>
     <w:rsid w:val="006D28BE"/>
     <w:rsid w:val="00702174"/>
     <w:rsid w:val="00723578"/>
+    <w:rsid w:val="00753AC1"/>
     <w:rsid w:val="00786B3C"/>
     <w:rsid w:val="007D34D2"/>
     <w:rsid w:val="007F2BA4"/>
     <w:rsid w:val="007F6AF9"/>
     <w:rsid w:val="007F6FC5"/>
+    <w:rsid w:val="00802625"/>
     <w:rsid w:val="008148BB"/>
     <w:rsid w:val="0084747F"/>
     <w:rsid w:val="008E4F00"/>
     <w:rsid w:val="009023F8"/>
     <w:rsid w:val="00956751"/>
     <w:rsid w:val="00972289"/>
     <w:rsid w:val="00A06BDE"/>
     <w:rsid w:val="00A52845"/>
     <w:rsid w:val="00A53CEA"/>
     <w:rsid w:val="00A60410"/>
-    <w:rsid w:val="00A7019E"/>
     <w:rsid w:val="00AB30FC"/>
     <w:rsid w:val="00AD6ADB"/>
     <w:rsid w:val="00B5204A"/>
     <w:rsid w:val="00B573E8"/>
     <w:rsid w:val="00BC48A2"/>
     <w:rsid w:val="00BD0A28"/>
+    <w:rsid w:val="00C31CCD"/>
     <w:rsid w:val="00C77598"/>
     <w:rsid w:val="00C9620B"/>
     <w:rsid w:val="00D002A6"/>
     <w:rsid w:val="00D00BAB"/>
+    <w:rsid w:val="00D413E0"/>
     <w:rsid w:val="00D43EB8"/>
     <w:rsid w:val="00D577BF"/>
     <w:rsid w:val="00D7232F"/>
     <w:rsid w:val="00D72819"/>
-    <w:rsid w:val="00D92B05"/>
     <w:rsid w:val="00DA38E4"/>
+    <w:rsid w:val="00DC7F2B"/>
     <w:rsid w:val="00DF3B15"/>
     <w:rsid w:val="00DF4CC1"/>
     <w:rsid w:val="00E43F69"/>
     <w:rsid w:val="00E5094E"/>
     <w:rsid w:val="00E51205"/>
     <w:rsid w:val="00EA676F"/>
     <w:rsid w:val="00EB5C9B"/>
     <w:rsid w:val="00EE637A"/>
     <w:rsid w:val="00F2282D"/>
     <w:rsid w:val="00FD5C8E"/>
     <w:rsid w:val="00FE17CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="35841">
+    <o:shapedefaults v:ext="edit" spidmax="37889">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D92D07C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3F32450A-E36E-418D-AE01-43AB77DED832}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3277,51 +3262,51 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="00786B3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="吹き出し (文字)"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00786B3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>