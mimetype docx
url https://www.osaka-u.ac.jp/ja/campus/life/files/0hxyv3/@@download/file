--- v0 (2025-11-07)
+++ v1 (2026-09-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="20276C35" w14:textId="7DFF63C9" w:rsidR="00A901B6" w:rsidRPr="00A901B6" w:rsidRDefault="00A901B6" w:rsidP="00A901B6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00A65D9C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidRPr="00A901B6">
         <w:rPr>
@@ -284,51 +284,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00E42AA1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="55"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:fitText w:val="1210" w:id="-189589760"/>
         </w:rPr>
         <w:t>学籍番</w:t>
       </w:r>
       <w:r w:rsidRPr="00E42AA1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:fitText w:val="1210" w:id="-189589760"/>
         </w:rPr>
         <w:t>号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6466A9" w14:textId="77777777" w:rsidR="00A901B6" w:rsidRDefault="00A901B6" w:rsidP="00A901B6">
+    <w:p w14:paraId="6E6466A9" w14:textId="01E37B8A" w:rsidR="00A901B6" w:rsidRDefault="00A901B6" w:rsidP="00A901B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00932AB0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -343,74 +343,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E42AA1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="385"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:fitText w:val="1210" w:id="-189589758"/>
         </w:rPr>
         <w:t>氏</w:t>
       </w:r>
       <w:r w:rsidRPr="00E42AA1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:fitText w:val="1210" w:id="-189589758"/>
         </w:rPr>
         <w:t>名</w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>印</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC341E8" w14:textId="77777777" w:rsidR="00A901B6" w:rsidRDefault="00A901B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09C412F6" w14:textId="77777777" w:rsidR="00A901B6" w:rsidRDefault="00A901B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42182B41" w14:textId="77777777" w:rsidR="00627FBA" w:rsidRPr="00A901B6" w:rsidRDefault="00A901B6" w:rsidP="00307870">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1215,177 +1191,171 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="2459"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F441A" w:rsidRPr="0069127A" w14:paraId="2946F92F" w14:textId="77777777" w:rsidTr="00AF6D78">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9837" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F7C293E" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="001F441A" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>本人連絡先等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F441A" w:rsidRPr="0069127A" w14:paraId="15D29E77" w14:textId="77777777" w:rsidTr="00AF6D78">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D23965" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="001F441A" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>所属学部・研究科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75F0AFCE" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="001F441A" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D95630E" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="002E3CC6" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="144"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576956"/>
               </w:rPr>
               <w:t>学籍番</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576956"/>
               </w:rPr>
               <w:t>号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5705D53E" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="001F441A" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F441A" w:rsidRPr="0069127A" w14:paraId="68601A46" w14:textId="77777777" w:rsidTr="00AF6D78">
         <w:trPr>
           <w:trHeight w:val="888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C160722" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="001F441A" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="144"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576960"/>
               </w:rPr>
               <w:t>ふりが</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
@@ -1412,66 +1382,64 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
             <w:r w:rsidR="00DC73A5" w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53FE7258" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="001F441A" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63756F3C" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="002E3CC6" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="144"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576704"/>
               </w:rPr>
               <w:t>電話番</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
@@ -1506,174 +1474,169 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="44"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576703"/>
               </w:rPr>
               <w:t>携帯番号</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576703"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F361212" w14:textId="77777777" w:rsidR="001F441A" w:rsidRPr="0069127A" w:rsidRDefault="001F441A" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC73A5" w:rsidRPr="0069127A" w14:paraId="1AFCBE0B" w14:textId="77777777" w:rsidTr="00AF6D78">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49DCD22F" w14:textId="77777777" w:rsidR="00DC73A5" w:rsidRPr="0069127A" w:rsidRDefault="00DC73A5" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>住　　　　　　所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37783E59" w14:textId="77777777" w:rsidR="00DC73A5" w:rsidRPr="0069127A" w:rsidRDefault="00DC73A5" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E3CC6" w:rsidRPr="0069127A" w14:paraId="096ED21C" w14:textId="77777777" w:rsidTr="00AF6D78">
         <w:trPr>
           <w:trHeight w:val="1067"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D135A13" w14:textId="77777777" w:rsidR="002E3CC6" w:rsidRPr="0069127A" w:rsidRDefault="002E3CC6" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576957"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576957"/>
               </w:rPr>
               <w:t>アドレ</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-25"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576957"/>
               </w:rPr>
               <w:t>ス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A737FF1" w14:textId="77777777" w:rsidR="002E3CC6" w:rsidRPr="0069127A" w:rsidRDefault="002E3CC6" w:rsidP="00DC73A5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PC</w:t>
             </w:r>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>等：</w:t>
             </w:r>
@@ -1697,90 +1660,88 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>帯：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E3CC6" w:rsidRPr="0069127A" w14:paraId="05924EAF" w14:textId="77777777" w:rsidTr="00AF6D78">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B7F30B1" w14:textId="77777777" w:rsidR="002E3CC6" w:rsidRPr="0069127A" w:rsidRDefault="002E3CC6" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E121E2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576959"/>
               </w:rPr>
               <w:t>指導教員</w:t>
             </w:r>
             <w:r w:rsidRPr="00E121E2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576959"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="597C032A" w14:textId="77777777" w:rsidR="002E3CC6" w:rsidRPr="0069127A" w:rsidRDefault="002E3CC6" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58E13CAE" w14:textId="77777777" w:rsidR="001F441A" w:rsidRDefault="001F441A" w:rsidP="00656794">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E1C663" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRDefault="00D17A24" w:rsidP="00656794">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1795,80 +1756,78 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="2459"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D17A24" w:rsidRPr="0069127A" w14:paraId="5656119E" w14:textId="77777777" w:rsidTr="0069127A">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9837" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1784A261" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>緊急時連絡先（保護者等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D17A24" w:rsidRPr="0069127A" w14:paraId="3A5894A6" w14:textId="77777777" w:rsidTr="0069127A">
         <w:trPr>
           <w:trHeight w:val="888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EEEC4F2" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="144"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576701"/>
               </w:rPr>
               <w:t>ふりが</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
@@ -1879,66 +1838,64 @@
               </w:rPr>
               <w:t>な</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69065CFD" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>氏　　　　　　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="342A5763" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57674602" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="144"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576700"/>
               </w:rPr>
               <w:t>電話番</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="12"/>
@@ -1974,174 +1931,169 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="81"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576699"/>
               </w:rPr>
               <w:t>携帯番号</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="5"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576699"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C3FE59C" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D17A24" w:rsidRPr="0069127A" w14:paraId="6186ACA0" w14:textId="77777777" w:rsidTr="0069127A">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734B6B42" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>住　　　　　　所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F5EC3B4" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D17A24" w:rsidRPr="0069127A" w14:paraId="2EBDF1AD" w14:textId="77777777" w:rsidTr="0069127A">
         <w:trPr>
           <w:trHeight w:val="1067"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="069966F9" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576698"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="15"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576698"/>
               </w:rPr>
               <w:t>アドレ</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-25"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576698"/>
               </w:rPr>
               <w:t>ス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="461000B3" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="00D17A24">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PC</w:t>
             </w:r>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>等：</w:t>
             </w:r>
@@ -2165,89 +2117,87 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>帯：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D17A24" w:rsidRPr="0069127A" w14:paraId="494060AD" w14:textId="77777777" w:rsidTr="0069127A">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47ED3EB5" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="44"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576697"/>
               </w:rPr>
               <w:t>本人との続</w:t>
             </w:r>
             <w:r w:rsidRPr="00F941F1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1760" w:id="-189576697"/>
               </w:rPr>
               <w:t>柄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="738B7CD1" w14:textId="77777777" w:rsidR="00D17A24" w:rsidRPr="0069127A" w:rsidRDefault="00D17A24" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45C9A557" w14:textId="77777777" w:rsidR="001F441A" w:rsidRDefault="001F441A" w:rsidP="00656794">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D8C1EF" w14:textId="77777777" w:rsidR="001F441A" w:rsidRDefault="001F441A" w:rsidP="00656794">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2258,80 +2208,78 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9837"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D7765" w:rsidRPr="0069127A" w14:paraId="25095964" w14:textId="77777777" w:rsidTr="0069127A">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9837" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D94EB08" w14:textId="77777777" w:rsidR="004D7765" w:rsidRPr="0069127A" w:rsidRDefault="004D7765" w:rsidP="0069127A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7765" w:rsidRPr="0069127A" w14:paraId="7800B172" w14:textId="77777777" w:rsidTr="0069127A">
         <w:trPr>
           <w:trHeight w:val="2290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9837" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72B70FBE" w14:textId="77777777" w:rsidR="004D7765" w:rsidRPr="0069127A" w:rsidRDefault="0095168B" w:rsidP="0069127A">
             <w:pPr>
               <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（研究室等の同一の学部・研究科で組織した団体、大学公認クラブ・サークルや複数の学部・研究科で組織した団体で参加する場合は、</w:t>
             </w:r>
             <w:r w:rsidR="000A3ABD" w:rsidRPr="0069127A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2445,51 +2393,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ボランティア活動支援の目的にのみ使用いたします。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>この使用目的の適正な範囲内において資料を作成し、その他の目的には使用しません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004D7765" w:rsidRPr="00257369" w:rsidSect="001A2AAB">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="680" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
@@ -2501,51 +2449,51 @@
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E97FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3316359E"/>
     <w:lvl w:ilvl="0" w:tplc="3ECED118">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2790,51 +2738,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1675301610">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1345744405">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A901B6"/>
@@ -2843,96 +2791,98 @@
     <w:rsid w:val="0016220C"/>
     <w:rsid w:val="001A2AAB"/>
     <w:rsid w:val="001F441A"/>
     <w:rsid w:val="00257369"/>
     <w:rsid w:val="00275BDC"/>
     <w:rsid w:val="0028007D"/>
     <w:rsid w:val="002E3CC6"/>
     <w:rsid w:val="00307870"/>
     <w:rsid w:val="00336B4A"/>
     <w:rsid w:val="003C76AF"/>
     <w:rsid w:val="0041281E"/>
     <w:rsid w:val="004D7765"/>
     <w:rsid w:val="00627FBA"/>
     <w:rsid w:val="00656794"/>
     <w:rsid w:val="0069127A"/>
     <w:rsid w:val="006D79F2"/>
     <w:rsid w:val="008A2180"/>
     <w:rsid w:val="00932AB0"/>
     <w:rsid w:val="0095168B"/>
     <w:rsid w:val="009D04CB"/>
     <w:rsid w:val="00A32552"/>
     <w:rsid w:val="00A65D9C"/>
     <w:rsid w:val="00A901B6"/>
     <w:rsid w:val="00AF6D78"/>
     <w:rsid w:val="00C75D8A"/>
+    <w:rsid w:val="00C9600E"/>
     <w:rsid w:val="00D17A24"/>
     <w:rsid w:val="00D911B4"/>
     <w:rsid w:val="00DC73A5"/>
+    <w:rsid w:val="00E05C67"/>
     <w:rsid w:val="00E11F59"/>
     <w:rsid w:val="00E121E2"/>
     <w:rsid w:val="00E42AA1"/>
     <w:rsid w:val="00EC0F92"/>
     <w:rsid w:val="00EF14B2"/>
     <w:rsid w:val="00F2745A"/>
     <w:rsid w:val="00F5278B"/>
     <w:rsid w:val="00F70DDF"/>
     <w:rsid w:val="00F941F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37001F0D"/>
   <w15:docId w15:val="{AD25239B-E738-424A-8566-B2733F4EB994}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3357,51 +3307,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="001F441A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3656,74 +3606,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>122</Words>
-  <Characters>700</Characters>
+  <Words>120</Words>
+  <Characters>690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>平成　　年　　月　　日</vt:lpstr>
       <vt:lpstr>平成　　年　　月　　日</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学生部学生生活課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>821</CharactersWithSpaces>
+  <CharactersWithSpaces>809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>平成　　年　　月　　日</dc:title>
   <dc:creator>大阪大学</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>